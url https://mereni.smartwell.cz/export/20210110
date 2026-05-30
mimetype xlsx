--- v0 (2025-12-13)
+++ v1 (2026-05-30)
@@ -113,9408 +113,9492 @@
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
           <t>hladina_max</t>
         </is>
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>teplota_min</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>teplota_avg</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>teplota_max</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="n">
-        <v>45640.0</v>
+        <v>45808.0</v>
       </c>
       <c r="B2" s="1" t="n">
-        <v>45640.9999999537</v>
+        <v>45808.9999999537</v>
       </c>
       <c r="C2" t="n">
-        <v>2.86</v>
+        <v>2.82</v>
       </c>
       <c r="D2" t="n">
-        <v>2.97</v>
+        <v>2.95</v>
       </c>
       <c r="E2" t="n">
-        <v>3.1</v>
+        <v>3.05</v>
       </c>
       <c r="F2" t="n">
-        <v>5.4</v>
+        <v>9.8</v>
       </c>
       <c r="G2" t="n">
-        <v>5.9</v>
+        <v>10.4</v>
       </c>
       <c r="H2" t="n">
-        <v>6.4</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="n">
-        <v>45641.0</v>
+        <v>45809.0</v>
       </c>
       <c r="B3" s="1" t="n">
-        <v>45641.9999999537</v>
+        <v>45809.9999999537</v>
       </c>
       <c r="C3" t="n">
+        <v>2.82</v>
+      </c>
+      <c r="D3" t="n">
         <v>2.94</v>
       </c>
-      <c r="D3" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="n">
-        <v>3.07</v>
+        <v>3.03</v>
       </c>
       <c r="F3" t="n">
-        <v>5.1</v>
+        <v>10.1</v>
       </c>
       <c r="G3" t="n">
-        <v>5.7</v>
+        <v>10.4</v>
       </c>
       <c r="H3" t="n">
-        <v>6.3</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="n">
-        <v>45642.0</v>
+        <v>45810.0</v>
       </c>
       <c r="B4" s="1" t="n">
-        <v>45642.9999999537</v>
+        <v>45810.9999999537</v>
       </c>
       <c r="C4" t="n">
-        <v>3.04</v>
+        <v>2.89</v>
       </c>
       <c r="D4" t="n">
-        <v>3.1</v>
+        <v>2.96</v>
       </c>
       <c r="E4" t="n">
-        <v>3.15</v>
+        <v>3.0</v>
       </c>
       <c r="F4" t="n">
-        <v>6.0</v>
+        <v>10.1</v>
       </c>
       <c r="G4" t="n">
-        <v>6.4</v>
+        <v>10.5</v>
       </c>
       <c r="H4" t="n">
-        <v>6.8</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="n">
-        <v>45643.0</v>
+        <v>45811.0</v>
       </c>
       <c r="B5" s="1" t="n">
-        <v>45643.9999999537</v>
+        <v>45811.9999999537</v>
       </c>
       <c r="C5" t="n">
-        <v>3.03</v>
+        <v>2.74</v>
       </c>
       <c r="D5" t="n">
-        <v>3.11</v>
+        <v>2.93</v>
       </c>
       <c r="E5" t="n">
-        <v>3.15</v>
+        <v>3.0</v>
       </c>
       <c r="F5" t="n">
-        <v>6.4</v>
+        <v>10.2</v>
       </c>
       <c r="G5" t="n">
-        <v>6.6</v>
+        <v>10.5</v>
       </c>
       <c r="H5" t="n">
-        <v>6.8</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="n">
-        <v>45644.0</v>
+        <v>45812.0</v>
       </c>
       <c r="B6" s="1" t="n">
-        <v>45644.9999999537</v>
+        <v>45812.9999999537</v>
       </c>
       <c r="C6" t="n">
-        <v>2.91</v>
+        <v>2.72</v>
       </c>
       <c r="D6" t="n">
-        <v>3.04</v>
+        <v>2.9</v>
       </c>
       <c r="E6" t="n">
-        <v>3.13</v>
+        <v>2.99</v>
       </c>
       <c r="F6" t="n">
-        <v>6.2</v>
+        <v>10.4</v>
       </c>
       <c r="G6" t="n">
-        <v>6.6</v>
+        <v>11.1</v>
       </c>
       <c r="H6" t="n">
-        <v>6.8</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="n">
-        <v>45645.0</v>
+        <v>45813.0</v>
       </c>
       <c r="B7" s="1" t="n">
-        <v>45645.9999999537</v>
+        <v>45813.9999999537</v>
       </c>
       <c r="C7" t="n">
-        <v>2.76</v>
+        <v>2.86</v>
       </c>
       <c r="D7" t="n">
-        <v>2.9</v>
+        <v>2.94</v>
       </c>
       <c r="E7" t="n">
-        <v>3.02</v>
+        <v>2.98</v>
       </c>
       <c r="F7" t="n">
-        <v>6.2</v>
+        <v>10.9</v>
       </c>
       <c r="G7" t="n">
-        <v>6.5</v>
+        <v>11.2</v>
       </c>
       <c r="H7" t="n">
-        <v>6.8</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="n">
-        <v>45646.0</v>
+        <v>45814.0</v>
       </c>
       <c r="B8" s="1" t="n">
-        <v>45646.9999999537</v>
+        <v>45814.9999999537</v>
       </c>
       <c r="C8" t="n">
-        <v>2.84</v>
+        <v>2.91</v>
       </c>
       <c r="D8" t="n">
         <v>2.95</v>
       </c>
       <c r="E8" t="n">
-        <v>3.02</v>
+        <v>2.98</v>
       </c>
       <c r="F8" t="n">
-        <v>5.8</v>
+        <v>10.7</v>
       </c>
       <c r="G8" t="n">
-        <v>6.1</v>
+        <v>11.1</v>
       </c>
       <c r="H8" t="n">
-        <v>6.7</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="n">
-        <v>45647.0</v>
+        <v>45815.0</v>
       </c>
       <c r="B9" s="1" t="n">
-        <v>45647.9999999537</v>
+        <v>45815.9999999537</v>
       </c>
       <c r="C9" t="n">
-        <v>2.86</v>
+        <v>2.89</v>
       </c>
       <c r="D9" t="n">
-        <v>2.97</v>
+        <v>2.93</v>
       </c>
       <c r="E9" t="n">
-        <v>3.12</v>
+        <v>2.99</v>
       </c>
       <c r="F9" t="n">
-        <v>5.2</v>
+        <v>10.7</v>
       </c>
       <c r="G9" t="n">
-        <v>6.1</v>
+        <v>10.9</v>
       </c>
       <c r="H9" t="n">
-        <v>6.6</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="n">
-        <v>45648.0</v>
+        <v>45816.0</v>
       </c>
       <c r="B10" s="1" t="n">
-        <v>45648.9999999537</v>
+        <v>45816.9999999537</v>
       </c>
       <c r="C10" t="n">
-        <v>2.69</v>
+        <v>2.85</v>
       </c>
       <c r="D10" t="n">
-        <v>2.81</v>
+        <v>2.91</v>
       </c>
       <c r="E10" t="n">
-        <v>2.98</v>
+        <v>2.97</v>
       </c>
       <c r="F10" t="n">
-        <v>6.0</v>
+        <v>10.2</v>
       </c>
       <c r="G10" t="n">
-        <v>6.4</v>
+        <v>10.6</v>
       </c>
       <c r="H10" t="n">
-        <v>6.7</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="n">
-        <v>45649.0</v>
+        <v>45817.0</v>
       </c>
       <c r="B11" s="1" t="n">
-        <v>45649.9999999537</v>
+        <v>45817.9999999537</v>
       </c>
       <c r="C11" t="n">
-        <v>2.8</v>
+        <v>2.89</v>
       </c>
       <c r="D11" t="n">
-        <v>2.87</v>
+        <v>3.01</v>
       </c>
       <c r="E11" t="n">
-        <v>2.95</v>
+        <v>3.08</v>
       </c>
       <c r="F11" t="n">
-        <v>5.2</v>
+        <v>9.9</v>
       </c>
       <c r="G11" t="n">
-        <v>5.8</v>
+        <v>10.3</v>
       </c>
       <c r="H11" t="n">
-        <v>6.3</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="n">
-        <v>45650.0</v>
+        <v>45818.0</v>
       </c>
       <c r="B12" s="1" t="n">
-        <v>45650.9999999537</v>
+        <v>45818.9999999537</v>
       </c>
       <c r="C12" t="n">
-        <v>2.91</v>
+        <v>2.85</v>
       </c>
       <c r="D12" t="n">
-        <v>3.03</v>
+        <v>2.97</v>
       </c>
       <c r="E12" t="n">
-        <v>3.16</v>
+        <v>3.06</v>
       </c>
       <c r="F12" t="n">
-        <v>5.5</v>
+        <v>9.9</v>
       </c>
       <c r="G12" t="n">
-        <v>6.1</v>
+        <v>10.5</v>
       </c>
       <c r="H12" t="n">
-        <v>6.5</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="n">
-        <v>45651.0</v>
+        <v>45819.0</v>
       </c>
       <c r="B13" s="1" t="n">
-        <v>45651.9999999537</v>
+        <v>45819.9999999537</v>
       </c>
       <c r="C13" t="n">
-        <v>3.11</v>
+        <v>2.87</v>
       </c>
       <c r="D13" t="n">
-        <v>3.18</v>
+        <v>2.96</v>
       </c>
       <c r="E13" t="n">
-        <v>3.23</v>
+        <v>3.02</v>
       </c>
       <c r="F13" t="n">
-        <v>5.8</v>
+        <v>10.4</v>
       </c>
       <c r="G13" t="n">
-        <v>6.2</v>
+        <v>10.9</v>
       </c>
       <c r="H13" t="n">
-        <v>6.5</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="n">
-        <v>45652.0</v>
+        <v>45820.0</v>
       </c>
       <c r="B14" s="1" t="n">
-        <v>45652.9999999537</v>
+        <v>45820.9999999537</v>
       </c>
       <c r="C14" t="n">
-        <v>3.12</v>
+        <v>2.87</v>
       </c>
       <c r="D14" t="n">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="E14" t="n">
-        <v>3.25</v>
+        <v>3.05</v>
       </c>
       <c r="F14" t="n">
-        <v>5.6</v>
+        <v>10.2</v>
       </c>
       <c r="G14" t="n">
-        <v>6.0</v>
+        <v>10.7</v>
       </c>
       <c r="H14" t="n">
-        <v>6.2</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="n">
-        <v>45653.0</v>
+        <v>45821.0</v>
       </c>
       <c r="B15" s="1" t="n">
-        <v>45653.9999999537</v>
+        <v>45821.9999999537</v>
       </c>
       <c r="C15" t="n">
-        <v>3.09</v>
+        <v>2.87</v>
       </c>
       <c r="D15" t="n">
-        <v>3.17</v>
+        <v>2.99</v>
       </c>
       <c r="E15" t="n">
-        <v>3.24</v>
+        <v>3.07</v>
       </c>
       <c r="F15" t="n">
-        <v>5.5</v>
+        <v>10.5</v>
       </c>
       <c r="G15" t="n">
-        <v>5.8</v>
+        <v>11.0</v>
       </c>
       <c r="H15" t="n">
-        <v>6.1</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="n">
-        <v>45654.0</v>
+        <v>45822.0</v>
       </c>
       <c r="B16" s="1" t="n">
-        <v>45654.9999999537</v>
+        <v>45822.9999999537</v>
       </c>
       <c r="C16" t="n">
-        <v>3.05</v>
+        <v>2.84</v>
       </c>
       <c r="D16" t="n">
-        <v>3.12</v>
+        <v>2.95</v>
       </c>
       <c r="E16" t="n">
-        <v>3.2</v>
+        <v>3.07</v>
       </c>
       <c r="F16" t="n">
-        <v>5.4</v>
+        <v>10.7</v>
       </c>
       <c r="G16" t="n">
-        <v>5.8</v>
+        <v>11.2</v>
       </c>
       <c r="H16" t="n">
-        <v>6.0</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="n">
-        <v>45655.0</v>
+        <v>45823.0</v>
       </c>
       <c r="B17" s="1" t="n">
-        <v>45655.9999999537</v>
+        <v>45823.9999999537</v>
       </c>
       <c r="C17" t="n">
-        <v>3.01</v>
+        <v>2.63</v>
       </c>
       <c r="D17" t="n">
-        <v>3.09</v>
+        <v>2.86</v>
       </c>
       <c r="E17" t="n">
-        <v>3.16</v>
+        <v>3.03</v>
       </c>
       <c r="F17" t="n">
-        <v>5.4</v>
+        <v>11.1</v>
       </c>
       <c r="G17" t="n">
-        <v>5.7</v>
+        <v>11.5</v>
       </c>
       <c r="H17" t="n">
-        <v>5.9</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="n">
-        <v>45656.0</v>
+        <v>45824.0</v>
       </c>
       <c r="B18" s="1" t="n">
-        <v>45656.9999999537</v>
+        <v>45824.9999999537</v>
       </c>
       <c r="C18" t="n">
-        <v>3.08</v>
+        <v>2.81</v>
       </c>
       <c r="D18" t="n">
-        <v>3.13</v>
+        <v>2.98</v>
       </c>
       <c r="E18" t="n">
-        <v>3.17</v>
+        <v>3.03</v>
       </c>
       <c r="F18" t="n">
-        <v>4.9</v>
+        <v>10.8</v>
       </c>
       <c r="G18" t="n">
-        <v>5.5</v>
+        <v>11.5</v>
       </c>
       <c r="H18" t="n">
-        <v>5.8</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="n">
-        <v>45657.0</v>
+        <v>45825.0</v>
       </c>
       <c r="B19" s="1" t="n">
-        <v>45657.9999999537</v>
+        <v>45825.9999999537</v>
       </c>
       <c r="C19" t="n">
-        <v>3.06</v>
+        <v>2.87</v>
       </c>
       <c r="D19" t="n">
-        <v>3.11</v>
+        <v>3.0</v>
       </c>
       <c r="E19" t="n">
-        <v>3.17</v>
+        <v>3.08</v>
       </c>
       <c r="F19" t="n">
-        <v>4.9</v>
+        <v>10.7</v>
       </c>
       <c r="G19" t="n">
-        <v>5.4</v>
+        <v>11.2</v>
       </c>
       <c r="H19" t="n">
-        <v>5.7</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="n">
-        <v>45658.0</v>
+        <v>45826.0</v>
       </c>
       <c r="B20" s="1" t="n">
-        <v>45658.9999999537</v>
+        <v>45826.9999999537</v>
       </c>
       <c r="C20" t="n">
-        <v>2.94</v>
+        <v>2.8</v>
       </c>
       <c r="D20" t="n">
+        <v>2.97</v>
+      </c>
+      <c r="E20" t="n">
         <v>3.06</v>
       </c>
-      <c r="E20" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F20" t="n">
-        <v>4.9</v>
+        <v>10.9</v>
       </c>
       <c r="G20" t="n">
-        <v>5.3</v>
+        <v>11.5</v>
       </c>
       <c r="H20" t="n">
-        <v>5.5</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="n">
-        <v>45659.0</v>
+        <v>45827.0</v>
       </c>
       <c r="B21" s="1" t="n">
-        <v>45659.9999999537</v>
+        <v>45827.9999999537</v>
       </c>
       <c r="C21" t="n">
-        <v>2.9</v>
+        <v>2.85</v>
       </c>
       <c r="D21" t="n">
-        <v>2.96</v>
+        <v>2.97</v>
       </c>
       <c r="E21" t="n">
-        <v>3.03</v>
+        <v>3.04</v>
       </c>
       <c r="F21" t="n">
-        <v>5.0</v>
+        <v>11.3</v>
       </c>
       <c r="G21" t="n">
-        <v>5.5</v>
+        <v>11.8</v>
       </c>
       <c r="H21" t="n">
-        <v>5.8</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="n">
-        <v>45660.0</v>
+        <v>45828.0</v>
       </c>
       <c r="B22" s="1" t="n">
-        <v>45660.9999999537</v>
+        <v>45828.9999999537</v>
       </c>
       <c r="C22" t="n">
         <v>2.95</v>
       </c>
       <c r="D22" t="n">
-        <v>2.99</v>
+        <v>3.01</v>
       </c>
       <c r="E22" t="n">
-        <v>3.03</v>
+        <v>3.06</v>
       </c>
       <c r="F22" t="n">
-        <v>4.3</v>
+        <v>11.1</v>
       </c>
       <c r="G22" t="n">
-        <v>4.8</v>
+        <v>11.5</v>
       </c>
       <c r="H22" t="n">
-        <v>5.6</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="n">
-        <v>45661.0</v>
+        <v>45829.0</v>
       </c>
       <c r="B23" s="1" t="n">
-        <v>45661.9999999537</v>
+        <v>45829.9999999537</v>
       </c>
       <c r="C23" t="n">
+        <v>2.85</v>
+      </c>
+      <c r="D23" t="n">
         <v>2.96</v>
       </c>
-      <c r="D23" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="n">
-        <v>3.09</v>
+        <v>3.07</v>
       </c>
       <c r="F23" t="n">
-        <v>3.9</v>
+        <v>10.9</v>
       </c>
       <c r="G23" t="n">
-        <v>4.9</v>
+        <v>11.4</v>
       </c>
       <c r="H23" t="n">
-        <v>5.5</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="n">
-        <v>45662.0</v>
+        <v>45830.0</v>
       </c>
       <c r="B24" s="1" t="n">
-        <v>45662.9999999537</v>
+        <v>45830.9999999537</v>
       </c>
       <c r="C24" t="n">
-        <v>2.76</v>
+        <v>2.78</v>
       </c>
       <c r="D24" t="n">
-        <v>2.9</v>
+        <v>2.91</v>
       </c>
       <c r="E24" t="n">
         <v>3.04</v>
       </c>
       <c r="F24" t="n">
-        <v>4.6</v>
+        <v>11.0</v>
       </c>
       <c r="G24" t="n">
-        <v>5.0</v>
+        <v>11.5</v>
       </c>
       <c r="H24" t="n">
-        <v>5.4</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="n">
-        <v>45663.0</v>
+        <v>45831.0</v>
       </c>
       <c r="B25" s="1" t="n">
-        <v>45663.9999999537</v>
+        <v>45831.9999999537</v>
       </c>
       <c r="C25" t="n">
-        <v>2.77</v>
+        <v>2.7</v>
       </c>
       <c r="D25" t="n">
         <v>2.86</v>
       </c>
       <c r="E25" t="n">
-        <v>2.91</v>
+        <v>3.0</v>
       </c>
       <c r="F25" t="n">
-        <v>4.6</v>
+        <v>11.5</v>
       </c>
       <c r="G25" t="n">
-        <v>5.2</v>
+        <v>11.9</v>
       </c>
       <c r="H25" t="n">
-        <v>5.6</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="n">
-        <v>45664.0</v>
+        <v>45832.0</v>
       </c>
       <c r="B26" s="1" t="n">
-        <v>45664.9999999537</v>
+        <v>45832.9999999537</v>
       </c>
       <c r="C26" t="n">
-        <v>2.79</v>
+        <v>2.68</v>
       </c>
       <c r="D26" t="n">
-        <v>2.9</v>
+        <v>2.86</v>
       </c>
       <c r="E26" t="n">
-        <v>2.95</v>
+        <v>2.96</v>
       </c>
       <c r="F26" t="n">
-        <v>4.8</v>
+        <v>11.5</v>
       </c>
       <c r="G26" t="n">
-        <v>5.4</v>
+        <v>11.9</v>
       </c>
       <c r="H26" t="n">
-        <v>5.8</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="n">
-        <v>45665.0</v>
+        <v>45833.0</v>
       </c>
       <c r="B27" s="1" t="n">
-        <v>45665.9999999537</v>
+        <v>45833.9999999537</v>
       </c>
       <c r="C27" t="n">
-        <v>2.84</v>
+        <v>2.67</v>
       </c>
       <c r="D27" t="n">
-        <v>2.93</v>
+        <v>2.85</v>
       </c>
       <c r="E27" t="n">
         <v>2.97</v>
       </c>
       <c r="F27" t="n">
-        <v>4.9</v>
+        <v>11.6</v>
       </c>
       <c r="G27" t="n">
-        <v>5.3</v>
+        <v>12.2</v>
       </c>
       <c r="H27" t="n">
-        <v>5.7</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="n">
-        <v>45666.0</v>
+        <v>45834.0</v>
       </c>
       <c r="B28" s="1" t="n">
-        <v>45666.9999999537</v>
+        <v>45834.9999999537</v>
       </c>
       <c r="C28" t="n">
-        <v>2.76</v>
+        <v>2.74</v>
       </c>
       <c r="D28" t="n">
-        <v>2.88</v>
+        <v>2.85</v>
       </c>
       <c r="E28" t="n">
-        <v>2.94</v>
+        <v>2.97</v>
       </c>
       <c r="F28" t="n">
-        <v>4.9</v>
+        <v>11.9</v>
       </c>
       <c r="G28" t="n">
-        <v>5.3</v>
+        <v>12.4</v>
       </c>
       <c r="H28" t="n">
-        <v>5.8</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="n">
-        <v>45667.0</v>
+        <v>45835.0</v>
       </c>
       <c r="B29" s="1" t="n">
-        <v>45667.9999999537</v>
+        <v>45835.9999999537</v>
       </c>
       <c r="C29" t="n">
-        <v>2.89</v>
+        <v>2.92</v>
       </c>
       <c r="D29" t="n">
         <v>2.97</v>
       </c>
       <c r="E29" t="n">
-        <v>3.01</v>
+        <v>3.02</v>
       </c>
       <c r="F29" t="n">
-        <v>4.2</v>
+        <v>12.1</v>
       </c>
       <c r="G29" t="n">
-        <v>4.6</v>
+        <v>12.6</v>
       </c>
       <c r="H29" t="n">
-        <v>5.3</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="n">
-        <v>45668.0</v>
+        <v>45836.0</v>
       </c>
       <c r="B30" s="1" t="n">
-        <v>45668.9999999537</v>
+        <v>45836.9999999537</v>
       </c>
       <c r="C30" t="n">
+        <v>2.83</v>
+      </c>
+      <c r="D30" t="n">
         <v>2.94</v>
       </c>
-      <c r="D30" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="n">
-        <v>3.06</v>
+        <v>3.07</v>
       </c>
       <c r="F30" t="n">
-        <v>3.9</v>
+        <v>12.1</v>
       </c>
       <c r="G30" t="n">
-        <v>4.4</v>
+        <v>12.3</v>
       </c>
       <c r="H30" t="n">
-        <v>4.9</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="n">
-        <v>45669.0</v>
+        <v>45837.0</v>
       </c>
       <c r="B31" s="1" t="n">
-        <v>45669.9999999537</v>
+        <v>45837.9999999537</v>
       </c>
       <c r="C31" t="n">
-        <v>3.06</v>
+        <v>2.78</v>
       </c>
       <c r="D31" t="n">
-        <v>3.11</v>
+        <v>2.91</v>
       </c>
       <c r="E31" t="n">
-        <v>3.2</v>
+        <v>3.05</v>
       </c>
       <c r="F31" t="n">
-        <v>3.7</v>
+        <v>12.1</v>
       </c>
       <c r="G31" t="n">
-        <v>4.5</v>
+        <v>12.5</v>
       </c>
       <c r="H31" t="n">
-        <v>5.1</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="n">
-        <v>45670.0</v>
+        <v>45838.0</v>
       </c>
       <c r="B32" s="1" t="n">
-        <v>45670.9999999537</v>
+        <v>45838.9999999537</v>
       </c>
       <c r="C32" t="n">
-        <v>3.19</v>
+        <v>2.81</v>
       </c>
       <c r="D32" t="n">
-        <v>3.25</v>
+        <v>2.94</v>
       </c>
       <c r="E32" t="n">
-        <v>3.28</v>
+        <v>3.02</v>
       </c>
       <c r="F32" t="n">
-        <v>3.9</v>
+        <v>12.1</v>
       </c>
       <c r="G32" t="n">
-        <v>4.8</v>
+        <v>12.7</v>
       </c>
       <c r="H32" t="n">
-        <v>5.1</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="n">
-        <v>45671.0</v>
+        <v>45839.0</v>
       </c>
       <c r="B33" s="1" t="n">
-        <v>45671.9999999537</v>
+        <v>45839.9999999537</v>
       </c>
       <c r="C33" t="n">
-        <v>3.26</v>
+        <v>2.79</v>
       </c>
       <c r="D33" t="n">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="E33" t="n">
-        <v>3.29</v>
+        <v>3.03</v>
       </c>
       <c r="F33" t="n">
-        <v>4.5</v>
+        <v>11.7</v>
       </c>
       <c r="G33" t="n">
-        <v>4.7</v>
+        <v>12.5</v>
       </c>
       <c r="H33" t="n">
-        <v>4.9</v>
+        <v>18.6</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="n">
-        <v>45672.0</v>
+        <v>45840.0</v>
       </c>
       <c r="B34" s="1" t="n">
-        <v>45672.9999999537</v>
-[...6 lines deleted...]
-      <c r="H34"/>
+        <v>45840.9999999537</v>
+      </c>
+      <c r="C34" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="D34" t="n">
+        <v>2.92</v>
+      </c>
+      <c r="E34" t="n">
+        <v>3.01</v>
+      </c>
+      <c r="F34" t="n">
+        <v>12.1</v>
+      </c>
+      <c r="G34" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="H34" t="n">
+        <v>21.1</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="n">
-        <v>45673.0</v>
+        <v>45841.0</v>
       </c>
       <c r="B35" s="1" t="n">
-        <v>45673.9999999537</v>
+        <v>45841.9999999537</v>
       </c>
       <c r="C35" t="n">
-        <v>3.19</v>
+        <v>2.79</v>
       </c>
       <c r="D35" t="n">
-        <v>3.24</v>
+        <v>2.95</v>
       </c>
       <c r="E35" t="n">
-        <v>3.28</v>
+        <v>2.99</v>
       </c>
       <c r="F35" t="n">
-        <v>4.7</v>
+        <v>12.5</v>
       </c>
       <c r="G35" t="n">
-        <v>5.1</v>
+        <v>13.0</v>
       </c>
       <c r="H35" t="n">
-        <v>5.4</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="n">
-        <v>45674.0</v>
+        <v>45842.0</v>
       </c>
       <c r="B36" s="1" t="n">
-        <v>45674.9999999537</v>
+        <v>45842.9999999537</v>
       </c>
       <c r="C36" t="n">
-        <v>3.18</v>
+        <v>2.87</v>
       </c>
       <c r="D36" t="n">
-        <v>3.25</v>
+        <v>3.0</v>
       </c>
       <c r="E36" t="n">
-        <v>3.3</v>
+        <v>3.05</v>
       </c>
       <c r="F36" t="n">
-        <v>4.6</v>
+        <v>12.0</v>
       </c>
       <c r="G36" t="n">
-        <v>5.0</v>
+        <v>12.6</v>
       </c>
       <c r="H36" t="n">
-        <v>5.3</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="n">
-        <v>45675.0</v>
+        <v>45843.0</v>
       </c>
       <c r="B37" s="1" t="n">
-        <v>45675.9999999537</v>
+        <v>45843.9999999537</v>
       </c>
       <c r="C37" t="n">
-        <v>3.1</v>
+        <v>2.79</v>
       </c>
       <c r="D37" t="n">
-        <v>3.18</v>
+        <v>2.9</v>
       </c>
       <c r="E37" t="n">
-        <v>3.27</v>
+        <v>3.07</v>
       </c>
       <c r="F37" t="n">
-        <v>4.0</v>
+        <v>11.8</v>
       </c>
       <c r="G37" t="n">
-        <v>5.1</v>
+        <v>12.3</v>
       </c>
       <c r="H37" t="n">
-        <v>5.4</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="n">
-        <v>45676.0</v>
+        <v>45844.0</v>
       </c>
       <c r="B38" s="1" t="n">
-        <v>45676.9999999537</v>
+        <v>45844.9999999537</v>
       </c>
       <c r="C38" t="n">
-        <v>2.97</v>
+        <v>2.65</v>
       </c>
       <c r="D38" t="n">
-        <v>3.1</v>
+        <v>2.78</v>
       </c>
       <c r="E38" t="n">
-        <v>3.21</v>
+        <v>2.94</v>
       </c>
       <c r="F38" t="n">
-        <v>4.1</v>
+        <v>12.1</v>
       </c>
       <c r="G38" t="n">
-        <v>4.9</v>
+        <v>12.5</v>
       </c>
       <c r="H38" t="n">
-        <v>5.3</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="n">
-        <v>45677.0</v>
+        <v>45845.0</v>
       </c>
       <c r="B39" s="1" t="n">
-        <v>45677.9999999537</v>
+        <v>45845.9999999537</v>
       </c>
       <c r="C39" t="n">
-        <v>2.99</v>
+        <v>2.69</v>
       </c>
       <c r="D39" t="n">
-        <v>3.09</v>
+        <v>2.81</v>
       </c>
       <c r="E39" t="n">
-        <v>3.14</v>
+        <v>2.87</v>
       </c>
       <c r="F39" t="n">
-        <v>4.0</v>
+        <v>12.1</v>
       </c>
       <c r="G39" t="n">
-        <v>4.4</v>
+        <v>12.5</v>
       </c>
       <c r="H39" t="n">
-        <v>4.9</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="n">
-        <v>45678.0</v>
+        <v>45846.0</v>
       </c>
       <c r="B40" s="1" t="n">
-        <v>45678.9999999537</v>
+        <v>45846.9999999537</v>
       </c>
       <c r="C40" t="n">
-        <v>3.07</v>
+        <v>2.74</v>
       </c>
       <c r="D40" t="n">
-        <v>3.07</v>
+        <v>2.82</v>
       </c>
       <c r="E40" t="n">
-        <v>3.08</v>
+        <v>2.88</v>
       </c>
       <c r="F40" t="n">
-        <v>4.6</v>
+        <v>11.4</v>
       </c>
       <c r="G40" t="n">
-        <v>4.7</v>
+        <v>12.0</v>
       </c>
       <c r="H40" t="n">
-        <v>4.8</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="n">
-        <v>45679.0</v>
+        <v>45847.0</v>
       </c>
       <c r="B41" s="1" t="n">
-        <v>45679.9999999537</v>
-[...6 lines deleted...]
-      <c r="H41"/>
+        <v>45847.9999999537</v>
+      </c>
+      <c r="C41" t="n">
+        <v>2.82</v>
+      </c>
+      <c r="D41" t="n">
+        <v>2.89</v>
+      </c>
+      <c r="E41" t="n">
+        <v>2.93</v>
+      </c>
+      <c r="F41" t="n">
+        <v>11.4</v>
+      </c>
+      <c r="G41" t="n">
+        <v>11.7</v>
+      </c>
+      <c r="H41" t="n">
+        <v>12.6</v>
+      </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="n">
-        <v>45680.0</v>
+        <v>45848.0</v>
       </c>
       <c r="B42" s="1" t="n">
-        <v>45680.9999999537</v>
-[...6 lines deleted...]
-      <c r="H42"/>
+        <v>45848.9999999537</v>
+      </c>
+      <c r="C42" t="n">
+        <v>2.79</v>
+      </c>
+      <c r="D42" t="n">
+        <v>2.91</v>
+      </c>
+      <c r="E42" t="n">
+        <v>2.98</v>
+      </c>
+      <c r="F42" t="n">
+        <v>11.5</v>
+      </c>
+      <c r="G42" t="n">
+        <v>11.8</v>
+      </c>
+      <c r="H42" t="n">
+        <v>12.3</v>
+      </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="n">
-        <v>45681.0</v>
+        <v>45849.0</v>
       </c>
       <c r="B43" s="1" t="n">
-        <v>45681.9999999537</v>
-[...6 lines deleted...]
-      <c r="H43"/>
+        <v>45849.9999999537</v>
+      </c>
+      <c r="C43" t="n">
+        <v>2.75</v>
+      </c>
+      <c r="D43" t="n">
+        <v>2.85</v>
+      </c>
+      <c r="E43" t="n">
+        <v>2.96</v>
+      </c>
+      <c r="F43" t="n">
+        <v>11.5</v>
+      </c>
+      <c r="G43" t="n">
+        <v>11.8</v>
+      </c>
+      <c r="H43" t="n">
+        <v>12.1</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="n">
-        <v>45682.0</v>
+        <v>45850.0</v>
       </c>
       <c r="B44" s="1" t="n">
-        <v>45682.9999999537</v>
-[...6 lines deleted...]
-      <c r="H44"/>
+        <v>45850.9999999537</v>
+      </c>
+      <c r="C44" t="n">
+        <v>2.74</v>
+      </c>
+      <c r="D44" t="n">
+        <v>2.82</v>
+      </c>
+      <c r="E44" t="n">
+        <v>2.93</v>
+      </c>
+      <c r="F44" t="n">
+        <v>11.4</v>
+      </c>
+      <c r="G44" t="n">
+        <v>11.7</v>
+      </c>
+      <c r="H44" t="n">
+        <v>11.9</v>
+      </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="n">
-        <v>45683.0</v>
+        <v>45851.0</v>
       </c>
       <c r="B45" s="1" t="n">
-        <v>45683.9999999537</v>
-[...6 lines deleted...]
-      <c r="H45"/>
+        <v>45851.9999999537</v>
+      </c>
+      <c r="C45" t="n">
+        <v>2.75</v>
+      </c>
+      <c r="D45" t="n">
+        <v>2.82</v>
+      </c>
+      <c r="E45" t="n">
+        <v>2.92</v>
+      </c>
+      <c r="F45" t="n">
+        <v>11.5</v>
+      </c>
+      <c r="G45" t="n">
+        <v>11.9</v>
+      </c>
+      <c r="H45" t="n">
+        <v>12.2</v>
+      </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="n">
-        <v>45684.0</v>
+        <v>45852.0</v>
       </c>
       <c r="B46" s="1" t="n">
-        <v>45684.9999999537</v>
-[...6 lines deleted...]
-      <c r="H46"/>
+        <v>45852.9999999537</v>
+      </c>
+      <c r="C46" t="n">
+        <v>2.83</v>
+      </c>
+      <c r="D46" t="n">
+        <v>2.9</v>
+      </c>
+      <c r="E46" t="n">
+        <v>2.95</v>
+      </c>
+      <c r="F46" t="n">
+        <v>11.8</v>
+      </c>
+      <c r="G46" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="H46" t="n">
+        <v>18.5</v>
+      </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="n">
-        <v>45685.0</v>
+        <v>45853.0</v>
       </c>
       <c r="B47" s="1" t="n">
-        <v>45685.9999999537</v>
+        <v>45853.9999999537</v>
       </c>
       <c r="C47" t="n">
-        <v>2.65</v>
+        <v>2.84</v>
       </c>
       <c r="D47" t="n">
-        <v>2.7</v>
+        <v>2.92</v>
       </c>
       <c r="E47" t="n">
-        <v>2.81</v>
+        <v>2.99</v>
       </c>
       <c r="F47" t="n">
-        <v>5.6</v>
+        <v>12.4</v>
       </c>
       <c r="G47" t="n">
-        <v>6.1</v>
+        <v>12.8</v>
       </c>
       <c r="H47" t="n">
-        <v>6.3</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="n">
-        <v>45686.0</v>
+        <v>45854.0</v>
       </c>
       <c r="B48" s="1" t="n">
-        <v>45686.9999999537</v>
+        <v>45854.9999999537</v>
       </c>
       <c r="C48" t="n">
-        <v>2.76</v>
+        <v>2.79</v>
       </c>
       <c r="D48" t="n">
-        <v>2.87</v>
+        <v>2.9</v>
       </c>
       <c r="E48" t="n">
-        <v>3.03</v>
+        <v>2.99</v>
       </c>
       <c r="F48" t="n">
-        <v>5.6</v>
+        <v>12.2</v>
       </c>
       <c r="G48" t="n">
-        <v>5.9</v>
+        <v>12.6</v>
       </c>
       <c r="H48" t="n">
-        <v>6.2</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="n">
-        <v>45687.0</v>
+        <v>45855.0</v>
       </c>
       <c r="B49" s="1" t="n">
-        <v>45687.9999999537</v>
+        <v>45855.9999999537</v>
       </c>
       <c r="C49" t="n">
-        <v>2.97</v>
+        <v>2.81</v>
       </c>
       <c r="D49" t="n">
-        <v>3.02</v>
+        <v>2.89</v>
       </c>
       <c r="E49" t="n">
-        <v>3.09</v>
+        <v>2.93</v>
       </c>
       <c r="F49" t="n">
-        <v>4.6</v>
+        <v>12.0</v>
       </c>
       <c r="G49" t="n">
-        <v>5.2</v>
+        <v>12.3</v>
       </c>
       <c r="H49" t="n">
-        <v>5.6</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="n">
-        <v>45688.0</v>
+        <v>45856.0</v>
       </c>
       <c r="B50" s="1" t="n">
-        <v>45688.9999999537</v>
+        <v>45856.9999999537</v>
       </c>
       <c r="C50" t="n">
-        <v>3.03</v>
+        <v>2.85</v>
       </c>
       <c r="D50" t="n">
-        <v>3.11</v>
+        <v>2.89</v>
       </c>
       <c r="E50" t="n">
-        <v>3.15</v>
+        <v>2.92</v>
       </c>
       <c r="F50" t="n">
-        <v>4.6</v>
+        <v>11.9</v>
       </c>
       <c r="G50" t="n">
-        <v>5.0</v>
+        <v>12.2</v>
       </c>
       <c r="H50" t="n">
-        <v>5.4</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="n">
-        <v>45689.0</v>
+        <v>45857.0</v>
       </c>
       <c r="B51" s="1" t="n">
-        <v>45689.9999999537</v>
+        <v>45857.9999999537</v>
       </c>
       <c r="C51" t="n">
-        <v>3.02</v>
+        <v>2.77</v>
       </c>
       <c r="D51" t="n">
-        <v>3.13</v>
+        <v>2.86</v>
       </c>
       <c r="E51" t="n">
-        <v>3.22</v>
+        <v>2.93</v>
       </c>
       <c r="F51" t="n">
-        <v>4.5</v>
+        <v>11.8</v>
       </c>
       <c r="G51" t="n">
-        <v>4.9</v>
+        <v>12.3</v>
       </c>
       <c r="H51" t="n">
-        <v>5.3</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="n">
-        <v>45690.0</v>
+        <v>45858.0</v>
       </c>
       <c r="B52" s="1" t="n">
-        <v>45690.9999999537</v>
+        <v>45858.9999999537</v>
       </c>
       <c r="C52" t="n">
-        <v>2.99</v>
+        <v>2.74</v>
       </c>
       <c r="D52" t="n">
-        <v>3.08</v>
+        <v>2.83</v>
       </c>
       <c r="E52" t="n">
-        <v>3.18</v>
+        <v>2.91</v>
       </c>
       <c r="F52" t="n">
-        <v>4.6</v>
+        <v>12.2</v>
       </c>
       <c r="G52" t="n">
-        <v>4.9</v>
+        <v>12.8</v>
       </c>
       <c r="H52" t="n">
-        <v>5.2</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="n">
-        <v>45691.0</v>
+        <v>45859.0</v>
       </c>
       <c r="B53" s="1" t="n">
-        <v>45691.9999999537</v>
+        <v>45859.9999999537</v>
       </c>
       <c r="C53" t="n">
-        <v>3.08</v>
+        <v>2.77</v>
       </c>
       <c r="D53" t="n">
-        <v>3.15</v>
+        <v>2.82</v>
       </c>
       <c r="E53" t="n">
-        <v>3.17</v>
+        <v>2.87</v>
       </c>
       <c r="F53" t="n">
-        <v>4.3</v>
+        <v>12.9</v>
       </c>
       <c r="G53" t="n">
-        <v>4.6</v>
+        <v>13.3</v>
       </c>
       <c r="H53" t="n">
-        <v>5.1</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="n">
-        <v>45692.0</v>
+        <v>45860.0</v>
       </c>
       <c r="B54" s="1" t="n">
-        <v>45692.9999999537</v>
+        <v>45860.9999999537</v>
       </c>
       <c r="C54" t="n">
-        <v>3.09</v>
+        <v>2.85</v>
       </c>
       <c r="D54" t="n">
-        <v>3.17</v>
+        <v>2.88</v>
       </c>
       <c r="E54" t="n">
-        <v>3.2</v>
+        <v>2.92</v>
       </c>
       <c r="F54" t="n">
-        <v>4.2</v>
+        <v>12.6</v>
       </c>
       <c r="G54" t="n">
-        <v>4.5</v>
+        <v>12.9</v>
       </c>
       <c r="H54" t="n">
-        <v>4.9</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="n">
-        <v>45693.0</v>
+        <v>45861.0</v>
       </c>
       <c r="B55" s="1" t="n">
-        <v>45693.9999999537</v>
+        <v>45861.9999999537</v>
       </c>
       <c r="C55" t="n">
-        <v>3.16</v>
+        <v>2.78</v>
       </c>
       <c r="D55" t="n">
-        <v>3.21</v>
+        <v>2.89</v>
       </c>
       <c r="E55" t="n">
-        <v>3.26</v>
+        <v>2.94</v>
       </c>
       <c r="F55" t="n">
-        <v>3.4</v>
+        <v>12.4</v>
       </c>
       <c r="G55" t="n">
-        <v>4.5</v>
+        <v>12.8</v>
       </c>
       <c r="H55" t="n">
-        <v>4.9</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="n">
-        <v>45694.0</v>
+        <v>45862.0</v>
       </c>
       <c r="B56" s="1" t="n">
-        <v>45694.9999999537</v>
+        <v>45862.9999999537</v>
       </c>
       <c r="C56" t="n">
-        <v>3.17</v>
+        <v>2.77</v>
       </c>
       <c r="D56" t="n">
-        <v>3.25</v>
+        <v>2.86</v>
       </c>
       <c r="E56" t="n">
-        <v>3.3</v>
+        <v>2.94</v>
       </c>
       <c r="F56" t="n">
-        <v>4.2</v>
+        <v>12.5</v>
       </c>
       <c r="G56" t="n">
-        <v>4.6</v>
+        <v>12.8</v>
       </c>
       <c r="H56" t="n">
-        <v>4.9</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="n">
-        <v>45695.0</v>
+        <v>45863.0</v>
       </c>
       <c r="B57" s="1" t="n">
-        <v>45695.9999999537</v>
+        <v>45863.9999999537</v>
       </c>
       <c r="C57" t="n">
-        <v>3.08</v>
+        <v>2.77</v>
       </c>
       <c r="D57" t="n">
-        <v>3.18</v>
+        <v>2.88</v>
       </c>
       <c r="E57" t="n">
-        <v>3.27</v>
+        <v>2.94</v>
       </c>
       <c r="F57" t="n">
-        <v>3.4</v>
+        <v>12.4</v>
       </c>
       <c r="G57" t="n">
-        <v>4.1</v>
+        <v>12.9</v>
       </c>
       <c r="H57" t="n">
-        <v>4.7</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="n">
-        <v>45696.0</v>
+        <v>45864.0</v>
       </c>
       <c r="B58" s="1" t="n">
-        <v>45696.9999999537</v>
+        <v>45864.9999999537</v>
       </c>
       <c r="C58" t="n">
-        <v>3.01</v>
+        <v>2.8</v>
       </c>
       <c r="D58" t="n">
-        <v>3.11</v>
+        <v>2.86</v>
       </c>
       <c r="E58" t="n">
-        <v>3.19</v>
+        <v>2.94</v>
       </c>
       <c r="F58" t="n">
-        <v>3.9</v>
+        <v>12.8</v>
       </c>
       <c r="G58" t="n">
-        <v>4.6</v>
+        <v>13.0</v>
       </c>
       <c r="H58" t="n">
-        <v>5.1</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="n">
-        <v>45697.0</v>
+        <v>45865.0</v>
       </c>
       <c r="B59" s="1" t="n">
-        <v>45697.9999999537</v>
+        <v>45865.9999999537</v>
       </c>
       <c r="C59" t="n">
-        <v>3.02</v>
+        <v>2.68</v>
       </c>
       <c r="D59" t="n">
-        <v>3.11</v>
+        <v>2.82</v>
       </c>
       <c r="E59" t="n">
-        <v>3.19</v>
+        <v>2.93</v>
       </c>
       <c r="F59" t="n">
-        <v>4.1</v>
+        <v>12.3</v>
       </c>
       <c r="G59" t="n">
-        <v>4.7</v>
+        <v>12.8</v>
       </c>
       <c r="H59" t="n">
-        <v>5.2</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="n">
-        <v>45698.0</v>
+        <v>45866.0</v>
       </c>
       <c r="B60" s="1" t="n">
-        <v>45698.9999999537</v>
+        <v>45866.9999999537</v>
       </c>
       <c r="C60" t="n">
-        <v>3.0</v>
+        <v>2.77</v>
       </c>
       <c r="D60" t="n">
-        <v>3.14</v>
+        <v>2.83</v>
       </c>
       <c r="E60" t="n">
-        <v>3.2</v>
+        <v>2.87</v>
       </c>
       <c r="F60" t="n">
-        <v>4.0</v>
+        <v>12.1</v>
       </c>
       <c r="G60" t="n">
-        <v>4.6</v>
+        <v>12.7</v>
       </c>
       <c r="H60" t="n">
-        <v>5.1</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="n">
-        <v>45699.0</v>
+        <v>45867.0</v>
       </c>
       <c r="B61" s="1" t="n">
-        <v>45699.9999999537</v>
+        <v>45867.9999999537</v>
       </c>
       <c r="C61" t="n">
-        <v>3.01</v>
+        <v>2.84</v>
       </c>
       <c r="D61" t="n">
-        <v>3.12</v>
+        <v>2.86</v>
       </c>
       <c r="E61" t="n">
-        <v>3.18</v>
+        <v>2.87</v>
       </c>
       <c r="F61" t="n">
-        <v>3.7</v>
+        <v>12.4</v>
       </c>
       <c r="G61" t="n">
-        <v>4.4</v>
+        <v>12.5</v>
       </c>
       <c r="H61" t="n">
-        <v>5.1</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="n">
-        <v>45700.0</v>
+        <v>45868.0</v>
       </c>
       <c r="B62" s="1" t="n">
-        <v>45700.9999999537</v>
-[...18 lines deleted...]
-      </c>
+        <v>45868.9999999537</v>
+      </c>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
     </row>
     <row r="63">
       <c r="A63" s="1" t="n">
-        <v>45701.0</v>
+        <v>45869.0</v>
       </c>
       <c r="B63" s="1" t="n">
-        <v>45701.9999999537</v>
+        <v>45869.9999999537</v>
       </c>
       <c r="C63" t="n">
-        <v>2.92</v>
+        <v>2.82</v>
       </c>
       <c r="D63" t="n">
-        <v>3.02</v>
+        <v>2.88</v>
       </c>
       <c r="E63" t="n">
-        <v>3.09</v>
+        <v>2.94</v>
       </c>
       <c r="F63" t="n">
-        <v>3.9</v>
+        <v>12.3</v>
       </c>
       <c r="G63" t="n">
-        <v>4.3</v>
+        <v>12.6</v>
       </c>
       <c r="H63" t="n">
-        <v>4.8</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="n">
-        <v>45702.0</v>
+        <v>45870.0</v>
       </c>
       <c r="B64" s="1" t="n">
-        <v>45702.9999999537</v>
+        <v>45870.9999999537</v>
       </c>
       <c r="C64" t="n">
-        <v>2.83</v>
+        <v>2.78</v>
       </c>
       <c r="D64" t="n">
-        <v>3.06</v>
+        <v>2.86</v>
       </c>
       <c r="E64" t="n">
-        <v>3.13</v>
+        <v>2.92</v>
       </c>
       <c r="F64" t="n">
-        <v>4.0</v>
+        <v>12.2</v>
       </c>
       <c r="G64" t="n">
-        <v>4.5</v>
+        <v>12.6</v>
       </c>
       <c r="H64" t="n">
-        <v>5.2</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="n">
-        <v>45703.0</v>
+        <v>45871.0</v>
       </c>
       <c r="B65" s="1" t="n">
-        <v>45703.9999999537</v>
+        <v>45871.9999999537</v>
       </c>
       <c r="C65" t="n">
-        <v>2.96</v>
+        <v>2.75</v>
       </c>
       <c r="D65" t="n">
-        <v>3.06</v>
+        <v>2.84</v>
       </c>
       <c r="E65" t="n">
-        <v>3.16</v>
+        <v>2.9</v>
       </c>
       <c r="F65" t="n">
-        <v>4.1</v>
+        <v>12.1</v>
       </c>
       <c r="G65" t="n">
-        <v>4.5</v>
+        <v>12.4</v>
       </c>
       <c r="H65" t="n">
-        <v>4.8</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="n">
-        <v>45704.0</v>
+        <v>45872.0</v>
       </c>
       <c r="B66" s="1" t="n">
-        <v>45704.9999999537</v>
+        <v>45872.9999999537</v>
       </c>
       <c r="C66" t="n">
+        <v>2.82</v>
+      </c>
+      <c r="D66" t="n">
+        <v>2.89</v>
+      </c>
+      <c r="E66" t="n">
         <v>2.94</v>
       </c>
-      <c r="D66" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F66" t="n">
-        <v>3.6</v>
+        <v>12.1</v>
       </c>
       <c r="G66" t="n">
-        <v>4.3</v>
+        <v>12.4</v>
       </c>
       <c r="H66" t="n">
-        <v>4.8</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="n">
-        <v>45705.0</v>
+        <v>45873.0</v>
       </c>
       <c r="B67" s="1" t="n">
-        <v>45705.9999999537</v>
+        <v>45873.9999999537</v>
       </c>
       <c r="C67" t="n">
-        <v>3.04</v>
+        <v>2.88</v>
       </c>
       <c r="D67" t="n">
-        <v>3.11</v>
+        <v>2.94</v>
       </c>
       <c r="E67" t="n">
-        <v>3.15</v>
+        <v>2.98</v>
       </c>
       <c r="F67" t="n">
-        <v>3.6</v>
+        <v>11.9</v>
       </c>
       <c r="G67" t="n">
-        <v>4.1</v>
+        <v>12.4</v>
       </c>
       <c r="H67" t="n">
-        <v>4.7</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="n">
-        <v>45706.0</v>
+        <v>45874.0</v>
       </c>
       <c r="B68" s="1" t="n">
-        <v>45706.9999999537</v>
+        <v>45874.9999999537</v>
       </c>
       <c r="C68" t="n">
-        <v>3.1</v>
+        <v>2.85</v>
       </c>
       <c r="D68" t="n">
-        <v>3.15</v>
+        <v>2.93</v>
       </c>
       <c r="E68" t="n">
-        <v>3.2</v>
+        <v>2.98</v>
       </c>
       <c r="F68" t="n">
-        <v>3.5</v>
+        <v>11.9</v>
       </c>
       <c r="G68" t="n">
-        <v>4.0</v>
+        <v>12.5</v>
       </c>
       <c r="H68" t="n">
-        <v>4.3</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="n">
-        <v>45707.0</v>
+        <v>45875.0</v>
       </c>
       <c r="B69" s="1" t="n">
-        <v>45707.9999999537</v>
+        <v>45875.9999999537</v>
       </c>
       <c r="C69" t="n">
-        <v>3.09</v>
+        <v>2.86</v>
       </c>
       <c r="D69" t="n">
-        <v>3.19</v>
+        <v>2.97</v>
       </c>
       <c r="E69" t="n">
-        <v>3.22</v>
+        <v>3.01</v>
       </c>
       <c r="F69" t="n">
-        <v>2.9</v>
+        <v>12.1</v>
       </c>
       <c r="G69" t="n">
-        <v>3.7</v>
+        <v>12.5</v>
       </c>
       <c r="H69" t="n">
-        <v>4.1</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="n">
-        <v>45708.0</v>
+        <v>45876.0</v>
       </c>
       <c r="B70" s="1" t="n">
-        <v>45708.9999999537</v>
+        <v>45876.9999999537</v>
       </c>
       <c r="C70" t="n">
-        <v>3.11</v>
+        <v>2.79</v>
       </c>
       <c r="D70" t="n">
-        <v>3.18</v>
+        <v>2.92</v>
       </c>
       <c r="E70" t="n">
-        <v>3.22</v>
+        <v>3.01</v>
       </c>
       <c r="F70" t="n">
-        <v>3.2</v>
+        <v>11.9</v>
       </c>
       <c r="G70" t="n">
-        <v>3.8</v>
+        <v>12.3</v>
       </c>
       <c r="H70" t="n">
-        <v>4.3</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="n">
-        <v>45709.0</v>
+        <v>45877.0</v>
       </c>
       <c r="B71" s="1" t="n">
-        <v>45709.9999999537</v>
+        <v>45877.9999999537</v>
       </c>
       <c r="C71" t="n">
-        <v>3.13</v>
+        <v>2.8</v>
       </c>
       <c r="D71" t="n">
-        <v>3.18</v>
+        <v>2.9</v>
       </c>
       <c r="E71" t="n">
-        <v>3.22</v>
+        <v>2.98</v>
       </c>
       <c r="F71" t="n">
-        <v>3.4</v>
+        <v>12.3</v>
       </c>
       <c r="G71" t="n">
-        <v>4.0</v>
+        <v>12.6</v>
       </c>
       <c r="H71" t="n">
-        <v>4.3</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="n">
-        <v>45710.0</v>
+        <v>45878.0</v>
       </c>
       <c r="B72" s="1" t="n">
-        <v>45710.9999999537</v>
+        <v>45878.9999999537</v>
       </c>
       <c r="C72" t="n">
-        <v>3.03</v>
+        <v>2.8</v>
       </c>
       <c r="D72" t="n">
-        <v>3.1</v>
+        <v>2.92</v>
       </c>
       <c r="E72" t="n">
-        <v>3.2</v>
+        <v>3.02</v>
       </c>
       <c r="F72" t="n">
-        <v>3.3</v>
+        <v>12.4</v>
       </c>
       <c r="G72" t="n">
-        <v>4.1</v>
+        <v>12.8</v>
       </c>
       <c r="H72" t="n">
-        <v>4.6</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="n">
-        <v>45711.0</v>
+        <v>45879.0</v>
       </c>
       <c r="B73" s="1" t="n">
-        <v>45711.9999999537</v>
+        <v>45879.9999999537</v>
       </c>
       <c r="C73" t="n">
-        <v>3.06</v>
+        <v>2.8</v>
       </c>
       <c r="D73" t="n">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="E73" t="n">
-        <v>3.2</v>
+        <v>3.02</v>
       </c>
       <c r="F73" t="n">
-        <v>4.0</v>
+        <v>12.8</v>
       </c>
       <c r="G73" t="n">
-        <v>4.4</v>
+        <v>13.1</v>
       </c>
       <c r="H73" t="n">
-        <v>4.8</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="n">
-        <v>45712.0</v>
+        <v>45880.0</v>
       </c>
       <c r="B74" s="1" t="n">
-        <v>45712.9999999537</v>
+        <v>45880.9999999537</v>
       </c>
       <c r="C74" t="n">
-        <v>3.01</v>
+        <v>2.82</v>
       </c>
       <c r="D74" t="n">
-        <v>3.12</v>
+        <v>2.99</v>
       </c>
       <c r="E74" t="n">
-        <v>3.22</v>
+        <v>3.08</v>
       </c>
       <c r="F74" t="n">
-        <v>4.0</v>
+        <v>12.4</v>
       </c>
       <c r="G74" t="n">
-        <v>4.7</v>
+        <v>13.0</v>
       </c>
       <c r="H74" t="n">
-        <v>5.1</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="n">
-        <v>45713.0</v>
+        <v>45881.0</v>
       </c>
       <c r="B75" s="1" t="n">
-        <v>45713.9999999537</v>
+        <v>45881.9999999537</v>
       </c>
       <c r="C75" t="n">
-        <v>2.95</v>
+        <v>2.79</v>
       </c>
       <c r="D75" t="n">
-        <v>3.06</v>
+        <v>2.94</v>
       </c>
       <c r="E75" t="n">
-        <v>3.13</v>
+        <v>3.04</v>
       </c>
       <c r="F75" t="n">
-        <v>4.5</v>
+        <v>12.4</v>
       </c>
       <c r="G75" t="n">
-        <v>4.8</v>
+        <v>12.9</v>
       </c>
       <c r="H75" t="n">
-        <v>5.0</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="n">
-        <v>45714.0</v>
+        <v>45882.0</v>
       </c>
       <c r="B76" s="1" t="n">
-        <v>45714.9999999537</v>
+        <v>45882.9999999537</v>
       </c>
       <c r="C76" t="n">
-        <v>2.94</v>
+        <v>2.73</v>
       </c>
       <c r="D76" t="n">
-        <v>3.03</v>
+        <v>2.88</v>
       </c>
       <c r="E76" t="n">
-        <v>3.08</v>
+        <v>3.0</v>
       </c>
       <c r="F76" t="n">
-        <v>4.5</v>
+        <v>12.6</v>
       </c>
       <c r="G76" t="n">
-        <v>4.8</v>
+        <v>13.1</v>
       </c>
       <c r="H76" t="n">
-        <v>5.2</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="n">
-        <v>45715.0</v>
+        <v>45883.0</v>
       </c>
       <c r="B77" s="1" t="n">
-        <v>45715.9999999537</v>
+        <v>45883.9999999537</v>
       </c>
       <c r="C77" t="n">
-        <v>2.94</v>
+        <v>2.77</v>
       </c>
       <c r="D77" t="n">
-        <v>3.05</v>
+        <v>2.9</v>
       </c>
       <c r="E77" t="n">
-        <v>3.13</v>
+        <v>2.97</v>
       </c>
       <c r="F77" t="n">
-        <v>4.6</v>
+        <v>13.1</v>
       </c>
       <c r="G77" t="n">
-        <v>4.9</v>
+        <v>13.6</v>
       </c>
       <c r="H77" t="n">
-        <v>5.3</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1" t="n">
-        <v>45716.0</v>
+        <v>45884.0</v>
       </c>
       <c r="B78" s="1" t="n">
-        <v>45716.9999999537</v>
+        <v>45884.9999999537</v>
       </c>
       <c r="C78" t="n">
-        <v>3.02</v>
+        <v>2.78</v>
       </c>
       <c r="D78" t="n">
-        <v>3.09</v>
+        <v>2.92</v>
       </c>
       <c r="E78" t="n">
-        <v>3.16</v>
+        <v>3.0</v>
       </c>
       <c r="F78" t="n">
-        <v>4.3</v>
+        <v>13.4</v>
       </c>
       <c r="G78" t="n">
-        <v>4.9</v>
+        <v>13.8</v>
       </c>
       <c r="H78" t="n">
-        <v>5.1</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="n">
-        <v>45717.0</v>
+        <v>45885.0</v>
       </c>
       <c r="B79" s="1" t="n">
-        <v>45717.9999999537</v>
+        <v>45885.9999999537</v>
       </c>
       <c r="C79" t="n">
-        <v>3.09</v>
+        <v>2.79</v>
       </c>
       <c r="D79" t="n">
-        <v>3.14</v>
+        <v>2.88</v>
       </c>
       <c r="E79" t="n">
-        <v>3.2</v>
+        <v>2.97</v>
       </c>
       <c r="F79" t="n">
-        <v>4.3</v>
+        <v>13.4</v>
       </c>
       <c r="G79" t="n">
-        <v>4.7</v>
+        <v>13.8</v>
       </c>
       <c r="H79" t="n">
-        <v>5.0</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="n">
-        <v>45718.0</v>
+        <v>45886.0</v>
       </c>
       <c r="B80" s="1" t="n">
-        <v>45718.9999999537</v>
+        <v>45886.9999999537</v>
       </c>
       <c r="C80" t="n">
-        <v>3.07</v>
+        <v>2.75</v>
       </c>
       <c r="D80" t="n">
-        <v>3.17</v>
+        <v>2.85</v>
       </c>
       <c r="E80" t="n">
-        <v>3.24</v>
+        <v>2.96</v>
       </c>
       <c r="F80" t="n">
-        <v>4.1</v>
+        <v>12.6</v>
       </c>
       <c r="G80" t="n">
-        <v>4.7</v>
+        <v>13.3</v>
       </c>
       <c r="H80" t="n">
-        <v>5.1</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="n">
-        <v>45719.0</v>
+        <v>45887.0</v>
       </c>
       <c r="B81" s="1" t="n">
-        <v>45719.9999999537</v>
+        <v>45887.9999999537</v>
       </c>
       <c r="C81" t="n">
-        <v>3.12</v>
+        <v>2.79</v>
       </c>
       <c r="D81" t="n">
-        <v>3.18</v>
+        <v>2.92</v>
       </c>
       <c r="E81" t="n">
-        <v>3.23</v>
+        <v>3.0</v>
       </c>
       <c r="F81" t="n">
-        <v>4.3</v>
+        <v>12.6</v>
       </c>
       <c r="G81" t="n">
-        <v>4.5</v>
+        <v>13.0</v>
       </c>
       <c r="H81" t="n">
-        <v>4.9</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="n">
-        <v>45720.0</v>
+        <v>45888.0</v>
       </c>
       <c r="B82" s="1" t="n">
-        <v>45720.9999999537</v>
+        <v>45888.9999999537</v>
       </c>
       <c r="C82" t="n">
-        <v>3.13</v>
+        <v>2.71</v>
       </c>
       <c r="D82" t="n">
-        <v>3.17</v>
+        <v>2.87</v>
       </c>
       <c r="E82" t="n">
-        <v>3.2</v>
+        <v>2.99</v>
       </c>
       <c r="F82" t="n">
-        <v>4.3</v>
+        <v>12.6</v>
       </c>
       <c r="G82" t="n">
-        <v>4.6</v>
+        <v>13.0</v>
       </c>
       <c r="H82" t="n">
-        <v>4.9</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="n">
-        <v>45721.0</v>
+        <v>45889.0</v>
       </c>
       <c r="B83" s="1" t="n">
-        <v>45721.9999999537</v>
+        <v>45889.9999999537</v>
       </c>
       <c r="C83" t="n">
-        <v>3.09</v>
+        <v>2.7</v>
       </c>
       <c r="D83" t="n">
-        <v>3.18</v>
+        <v>2.81</v>
       </c>
       <c r="E83" t="n">
-        <v>3.21</v>
+        <v>2.92</v>
       </c>
       <c r="F83" t="n">
-        <v>4.3</v>
+        <v>12.6</v>
       </c>
       <c r="G83" t="n">
-        <v>4.7</v>
+        <v>13.1</v>
       </c>
       <c r="H83" t="n">
-        <v>5.1</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="n">
-        <v>45722.0</v>
+        <v>45890.0</v>
       </c>
       <c r="B84" s="1" t="n">
-        <v>45722.9999999537</v>
+        <v>45890.9999999537</v>
       </c>
       <c r="C84" t="n">
-        <v>3.08</v>
+        <v>2.54</v>
       </c>
       <c r="D84" t="n">
-        <v>3.14</v>
+        <v>2.79</v>
       </c>
       <c r="E84" t="n">
-        <v>3.21</v>
+        <v>2.86</v>
       </c>
       <c r="F84" t="n">
-        <v>4.6</v>
+        <v>12.5</v>
       </c>
       <c r="G84" t="n">
-        <v>5.1</v>
+        <v>13.2</v>
       </c>
       <c r="H84" t="n">
-        <v>5.4</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="n">
-        <v>45723.0</v>
+        <v>45891.0</v>
       </c>
       <c r="B85" s="1" t="n">
-        <v>45723.9999999537</v>
+        <v>45891.9999999537</v>
       </c>
       <c r="C85" t="n">
-        <v>3.01</v>
+        <v>2.75</v>
       </c>
       <c r="D85" t="n">
-        <v>3.09</v>
+        <v>2.84</v>
       </c>
       <c r="E85" t="n">
-        <v>3.15</v>
+        <v>2.9</v>
       </c>
       <c r="F85" t="n">
-        <v>4.9</v>
+        <v>12.3</v>
       </c>
       <c r="G85" t="n">
-        <v>5.3</v>
+        <v>12.9</v>
       </c>
       <c r="H85" t="n">
-        <v>5.7</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="n">
-        <v>45724.0</v>
+        <v>45892.0</v>
       </c>
       <c r="B86" s="1" t="n">
-        <v>45724.9999999537</v>
+        <v>45892.9999999537</v>
       </c>
       <c r="C86" t="n">
-        <v>2.89</v>
+        <v>2.77</v>
       </c>
       <c r="D86" t="n">
-        <v>3.01</v>
+        <v>2.85</v>
       </c>
       <c r="E86" t="n">
-        <v>3.1</v>
+        <v>2.93</v>
       </c>
       <c r="F86" t="n">
-        <v>5.0</v>
+        <v>11.9</v>
       </c>
       <c r="G86" t="n">
-        <v>5.5</v>
+        <v>12.3</v>
       </c>
       <c r="H86" t="n">
-        <v>5.9</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="n">
-        <v>45725.0</v>
+        <v>45893.0</v>
       </c>
       <c r="B87" s="1" t="n">
-        <v>45725.9999999537</v>
+        <v>45893.9999999537</v>
       </c>
       <c r="C87" t="n">
-        <v>2.69</v>
+        <v>2.67</v>
       </c>
       <c r="D87" t="n">
-        <v>2.92</v>
+        <v>2.86</v>
       </c>
       <c r="E87" t="n">
-        <v>3.03</v>
+        <v>2.97</v>
       </c>
       <c r="F87" t="n">
-        <v>5.3</v>
+        <v>11.6</v>
       </c>
       <c r="G87" t="n">
-        <v>5.9</v>
+        <v>11.9</v>
       </c>
       <c r="H87" t="n">
-        <v>6.6</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="n">
-        <v>45726.0</v>
+        <v>45894.0</v>
       </c>
       <c r="B88" s="1" t="n">
-        <v>45726.9999999537</v>
+        <v>45894.9999999537</v>
       </c>
       <c r="C88" t="n">
-        <v>2.82</v>
+        <v>2.76</v>
       </c>
       <c r="D88" t="n">
         <v>2.89</v>
       </c>
       <c r="E88" t="n">
-        <v>2.95</v>
+        <v>2.97</v>
       </c>
       <c r="F88" t="n">
-        <v>5.4</v>
+        <v>11.6</v>
       </c>
       <c r="G88" t="n">
-        <v>5.8</v>
+        <v>12.2</v>
       </c>
       <c r="H88" t="n">
-        <v>6.2</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="n">
-        <v>45727.0</v>
+        <v>45895.0</v>
       </c>
       <c r="B89" s="1" t="n">
-        <v>45727.9999999537</v>
+        <v>45895.9999999537</v>
       </c>
       <c r="C89" t="n">
-        <v>2.81</v>
+        <v>2.7</v>
       </c>
       <c r="D89" t="n">
-        <v>2.91</v>
+        <v>2.85</v>
       </c>
       <c r="E89" t="n">
-        <v>2.95</v>
+        <v>2.93</v>
       </c>
       <c r="F89" t="n">
-        <v>5.6</v>
+        <v>11.9</v>
       </c>
       <c r="G89" t="n">
-        <v>5.9</v>
+        <v>12.3</v>
       </c>
       <c r="H89" t="n">
-        <v>6.1</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="n">
-        <v>45728.0</v>
+        <v>45896.0</v>
       </c>
       <c r="B90" s="1" t="n">
-        <v>45728.9999999537</v>
+        <v>45896.9999999537</v>
       </c>
       <c r="C90" t="n">
-        <v>2.76</v>
+        <v>2.74</v>
       </c>
       <c r="D90" t="n">
         <v>2.86</v>
       </c>
       <c r="E90" t="n">
-        <v>2.93</v>
+        <v>2.91</v>
       </c>
       <c r="F90" t="n">
-        <v>5.4</v>
+        <v>12.0</v>
       </c>
       <c r="G90" t="n">
-        <v>5.7</v>
+        <v>12.4</v>
       </c>
       <c r="H90" t="n">
-        <v>6.0</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="n">
-        <v>45729.0</v>
+        <v>45897.0</v>
       </c>
       <c r="B91" s="1" t="n">
-        <v>45729.9999999537</v>
+        <v>45897.9999999537</v>
       </c>
       <c r="C91" t="n">
+        <v>2.69</v>
+      </c>
+      <c r="D91" t="n">
         <v>2.8</v>
       </c>
-      <c r="D91" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E91" t="n">
-        <v>2.9</v>
+        <v>2.89</v>
       </c>
       <c r="F91" t="n">
-        <v>5.1</v>
+        <v>12.3</v>
       </c>
       <c r="G91" t="n">
-        <v>5.5</v>
+        <v>13.0</v>
       </c>
       <c r="H91" t="n">
-        <v>5.9</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="n">
-        <v>45730.0</v>
+        <v>45898.0</v>
       </c>
       <c r="B92" s="1" t="n">
-        <v>45730.9999999537</v>
+        <v>45898.9999999537</v>
       </c>
       <c r="C92" t="n">
-        <v>2.89</v>
+        <v>2.71</v>
       </c>
       <c r="D92" t="n">
-        <v>2.93</v>
+        <v>2.78</v>
       </c>
       <c r="E92" t="n">
-        <v>2.97</v>
+        <v>2.85</v>
       </c>
       <c r="F92" t="n">
-        <v>5.1</v>
+        <v>12.8</v>
       </c>
       <c r="G92" t="n">
-        <v>5.4</v>
+        <v>13.1</v>
       </c>
       <c r="H92" t="n">
-        <v>5.6</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="n">
-        <v>45731.0</v>
+        <v>45899.0</v>
       </c>
       <c r="B93" s="1" t="n">
-        <v>45731.9999999537</v>
+        <v>45899.9999999537</v>
       </c>
       <c r="C93" t="n">
-        <v>2.93</v>
+        <v>2.76</v>
       </c>
       <c r="D93" t="n">
-        <v>2.99</v>
+        <v>2.82</v>
       </c>
       <c r="E93" t="n">
-        <v>3.06</v>
+        <v>2.89</v>
       </c>
       <c r="F93" t="n">
-        <v>4.8</v>
+        <v>12.8</v>
       </c>
       <c r="G93" t="n">
-        <v>5.2</v>
+        <v>13.0</v>
       </c>
       <c r="H93" t="n">
-        <v>5.5</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="n">
-        <v>45732.0</v>
+        <v>45900.0</v>
       </c>
       <c r="B94" s="1" t="n">
-        <v>45732.9999999537</v>
+        <v>45900.9999999537</v>
       </c>
       <c r="C94" t="n">
-        <v>2.91</v>
+        <v>2.69</v>
       </c>
       <c r="D94" t="n">
-        <v>2.99</v>
+        <v>2.81</v>
       </c>
       <c r="E94" t="n">
-        <v>3.1</v>
+        <v>2.93</v>
       </c>
       <c r="F94" t="n">
-        <v>5.0</v>
+        <v>12.5</v>
       </c>
       <c r="G94" t="n">
-        <v>5.4</v>
+        <v>12.8</v>
       </c>
       <c r="H94" t="n">
-        <v>5.7</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="n">
-        <v>45733.0</v>
+        <v>45901.0</v>
       </c>
       <c r="B95" s="1" t="n">
-        <v>45733.9999999537</v>
+        <v>45901.9999999537</v>
       </c>
       <c r="C95" t="n">
-        <v>3.03</v>
+        <v>2.68</v>
       </c>
       <c r="D95" t="n">
-        <v>3.11</v>
+        <v>2.83</v>
       </c>
       <c r="E95" t="n">
-        <v>3.2</v>
+        <v>2.91</v>
       </c>
       <c r="F95" t="n">
-        <v>4.1</v>
+        <v>12.5</v>
       </c>
       <c r="G95" t="n">
-        <v>4.9</v>
+        <v>13.1</v>
       </c>
       <c r="H95" t="n">
-        <v>5.6</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="n">
-        <v>45734.0</v>
+        <v>45902.0</v>
       </c>
       <c r="B96" s="1" t="n">
-        <v>45734.9999999537</v>
+        <v>45902.9999999537</v>
       </c>
       <c r="C96" t="n">
-        <v>3.08</v>
+        <v>2.74</v>
       </c>
       <c r="D96" t="n">
-        <v>3.19</v>
+        <v>2.83</v>
       </c>
       <c r="E96" t="n">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="F96" t="n">
-        <v>4.6</v>
+        <v>12.6</v>
       </c>
       <c r="G96" t="n">
-        <v>5.0</v>
+        <v>13.0</v>
       </c>
       <c r="H96" t="n">
-        <v>5.3</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="n">
-        <v>45735.0</v>
+        <v>45903.0</v>
       </c>
       <c r="B97" s="1" t="n">
-        <v>45735.9999999537</v>
+        <v>45903.9999999537</v>
       </c>
       <c r="C97" t="n">
-        <v>3.09</v>
+        <v>2.74</v>
       </c>
       <c r="D97" t="n">
-        <v>3.19</v>
+        <v>2.86</v>
       </c>
       <c r="E97" t="n">
-        <v>3.22</v>
+        <v>2.91</v>
       </c>
       <c r="F97" t="n">
-        <v>4.7</v>
+        <v>12.6</v>
       </c>
       <c r="G97" t="n">
-        <v>5.2</v>
+        <v>12.9</v>
       </c>
       <c r="H97" t="n">
-        <v>5.6</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="n">
-        <v>45736.0</v>
+        <v>45904.0</v>
       </c>
       <c r="B98" s="1" t="n">
-        <v>45736.9999999537</v>
+        <v>45904.9999999537</v>
       </c>
       <c r="C98" t="n">
-        <v>3.06</v>
+        <v>2.7</v>
       </c>
       <c r="D98" t="n">
-        <v>3.16</v>
+        <v>2.86</v>
       </c>
       <c r="E98" t="n">
-        <v>3.24</v>
+        <v>2.93</v>
       </c>
       <c r="F98" t="n">
-        <v>5.1</v>
+        <v>12.5</v>
       </c>
       <c r="G98" t="n">
-        <v>5.5</v>
+        <v>13.0</v>
       </c>
       <c r="H98" t="n">
-        <v>5.8</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="n">
-        <v>45737.0</v>
+        <v>45905.0</v>
       </c>
       <c r="B99" s="1" t="n">
-        <v>45737.9999999537</v>
+        <v>45905.9999999537</v>
       </c>
       <c r="C99" t="n">
-        <v>2.89</v>
+        <v>2.81</v>
       </c>
       <c r="D99" t="n">
-        <v>3.09</v>
+        <v>2.9</v>
       </c>
       <c r="E99" t="n">
-        <v>3.16</v>
+        <v>2.95</v>
       </c>
       <c r="F99" t="n">
-        <v>5.3</v>
+        <v>12.7</v>
       </c>
       <c r="G99" t="n">
-        <v>5.8</v>
+        <v>13.0</v>
       </c>
       <c r="H99" t="n">
-        <v>6.4</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="n">
-        <v>45738.0</v>
+        <v>45906.0</v>
       </c>
       <c r="B100" s="1" t="n">
-        <v>45738.9999999537</v>
+        <v>45906.9999999537</v>
       </c>
       <c r="C100" t="n">
-        <v>2.92</v>
+        <v>2.88</v>
       </c>
       <c r="D100" t="n">
-        <v>2.99</v>
+        <v>2.94</v>
       </c>
       <c r="E100" t="n">
-        <v>3.08</v>
+        <v>3.0</v>
       </c>
       <c r="F100" t="n">
-        <v>5.6</v>
+        <v>12.2</v>
       </c>
       <c r="G100" t="n">
-        <v>6.2</v>
+        <v>12.7</v>
       </c>
       <c r="H100" t="n">
-        <v>6.8</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="n">
-        <v>45739.0</v>
+        <v>45907.0</v>
       </c>
       <c r="B101" s="1" t="n">
-        <v>45739.9999999537</v>
+        <v>45907.9999999537</v>
       </c>
       <c r="C101" t="n">
-        <v>2.86</v>
+        <v>2.78</v>
       </c>
       <c r="D101" t="n">
-        <v>2.93</v>
+        <v>2.9</v>
       </c>
       <c r="E101" t="n">
-        <v>2.99</v>
+        <v>3.0</v>
       </c>
       <c r="F101" t="n">
-        <v>6.0</v>
+        <v>12.1</v>
       </c>
       <c r="G101" t="n">
-        <v>6.2</v>
+        <v>12.3</v>
       </c>
       <c r="H101" t="n">
-        <v>6.6</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="n">
-        <v>45740.0</v>
+        <v>45908.0</v>
       </c>
       <c r="B102" s="1" t="n">
-        <v>45740.9999999537</v>
+        <v>45908.9999999537</v>
       </c>
       <c r="C102" t="n">
-        <v>2.98</v>
+        <v>2.77</v>
       </c>
       <c r="D102" t="n">
-        <v>3.01</v>
+        <v>2.89</v>
       </c>
       <c r="E102" t="n">
-        <v>3.07</v>
+        <v>2.96</v>
       </c>
       <c r="F102" t="n">
-        <v>6.1</v>
+        <v>12.1</v>
       </c>
       <c r="G102" t="n">
-        <v>6.2</v>
+        <v>12.4</v>
       </c>
       <c r="H102" t="n">
-        <v>6.4</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="n">
-        <v>45741.0</v>
+        <v>45909.0</v>
       </c>
       <c r="B103" s="1" t="n">
-        <v>45741.9999999537</v>
+        <v>45909.9999999537</v>
       </c>
       <c r="C103" t="n">
-        <v>2.99</v>
+        <v>2.51</v>
       </c>
       <c r="D103" t="n">
-        <v>3.05</v>
+        <v>2.77</v>
       </c>
       <c r="E103" t="n">
-        <v>3.08</v>
+        <v>2.93</v>
       </c>
       <c r="F103" t="n">
-        <v>6.1</v>
+        <v>12.0</v>
       </c>
       <c r="G103" t="n">
-        <v>6.4</v>
+        <v>12.2</v>
       </c>
       <c r="H103" t="n">
-        <v>6.6</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="n">
-        <v>45742.0</v>
+        <v>45910.0</v>
       </c>
       <c r="B104" s="1" t="n">
-        <v>45742.9999999537</v>
+        <v>45910.9999999537</v>
       </c>
       <c r="C104" t="n">
-        <v>3.01</v>
+        <v>2.75</v>
       </c>
       <c r="D104" t="n">
-        <v>3.06</v>
+        <v>2.87</v>
       </c>
       <c r="E104" t="n">
-        <v>3.09</v>
+        <v>2.92</v>
       </c>
       <c r="F104" t="n">
-        <v>6.2</v>
+        <v>11.9</v>
       </c>
       <c r="G104" t="n">
-        <v>6.4</v>
+        <v>12.1</v>
       </c>
       <c r="H104" t="n">
-        <v>6.6</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="n">
-        <v>45743.0</v>
+        <v>45911.0</v>
       </c>
       <c r="B105" s="1" t="n">
-        <v>45743.9999999537</v>
+        <v>45911.9999999537</v>
       </c>
       <c r="C105" t="n">
-        <v>3.0</v>
+        <v>2.77</v>
       </c>
       <c r="D105" t="n">
-        <v>3.07</v>
+        <v>2.88</v>
       </c>
       <c r="E105" t="n">
-        <v>3.1</v>
+        <v>2.94</v>
       </c>
       <c r="F105" t="n">
-        <v>6.2</v>
+        <v>11.8</v>
       </c>
       <c r="G105" t="n">
-        <v>6.5</v>
+        <v>12.1</v>
       </c>
       <c r="H105" t="n">
-        <v>6.9</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="n">
-        <v>45744.0</v>
+        <v>45912.0</v>
       </c>
       <c r="B106" s="1" t="n">
-        <v>45744.9999999537</v>
+        <v>45912.9999999537</v>
       </c>
       <c r="C106" t="n">
         <v>2.93</v>
       </c>
       <c r="D106" t="n">
+        <v>2.97</v>
+      </c>
+      <c r="E106" t="n">
         <v>3.01</v>
       </c>
-      <c r="E106" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F106" t="n">
-        <v>6.1</v>
+        <v>11.8</v>
       </c>
       <c r="G106" t="n">
-        <v>6.4</v>
+        <v>12.0</v>
       </c>
       <c r="H106" t="n">
-        <v>6.7</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="n">
-        <v>45745.0</v>
+        <v>45913.0</v>
       </c>
       <c r="B107" s="1" t="n">
-        <v>45745.9999999537</v>
+        <v>45913.9999999537</v>
       </c>
       <c r="C107" t="n">
-        <v>2.9</v>
+        <v>2.93</v>
       </c>
       <c r="D107" t="n">
-        <v>2.95</v>
+        <v>2.98</v>
       </c>
       <c r="E107" t="n">
-        <v>3.03</v>
+        <v>3.01</v>
       </c>
       <c r="F107" t="n">
-        <v>6.6</v>
+        <v>11.6</v>
       </c>
       <c r="G107" t="n">
-        <v>6.8</v>
+        <v>11.8</v>
       </c>
       <c r="H107" t="n">
-        <v>7.1</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="n">
-        <v>45746.0</v>
+        <v>45914.0</v>
       </c>
       <c r="B108" s="1" t="n">
-        <v>45746.9999999537</v>
+        <v>45914.9999999537</v>
       </c>
       <c r="C108" t="n">
         <v>2.89</v>
       </c>
       <c r="D108" t="n">
+        <v>2.93</v>
+      </c>
+      <c r="E108" t="n">
         <v>2.97</v>
       </c>
-      <c r="E108" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F108" t="n">
-        <v>6.6</v>
+        <v>11.4</v>
       </c>
       <c r="G108" t="n">
-        <v>6.9</v>
+        <v>11.7</v>
       </c>
       <c r="H108" t="n">
-        <v>7.3</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="n">
-        <v>45747.0</v>
+        <v>45915.0</v>
       </c>
       <c r="B109" s="1" t="n">
-        <v>45747.9999999537</v>
+        <v>45915.9999999537</v>
       </c>
       <c r="C109" t="n">
-        <v>2.88</v>
+        <v>2.89</v>
       </c>
       <c r="D109" t="n">
-        <v>3.04</v>
+        <v>2.93</v>
       </c>
       <c r="E109" t="n">
-        <v>3.11</v>
+        <v>2.97</v>
       </c>
       <c r="F109" t="n">
-        <v>5.9</v>
+        <v>11.2</v>
       </c>
       <c r="G109" t="n">
-        <v>6.5</v>
+        <v>11.6</v>
       </c>
       <c r="H109" t="n">
-        <v>6.7</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="n">
-        <v>45748.0</v>
+        <v>45916.0</v>
       </c>
       <c r="B110" s="1" t="n">
-        <v>45748.9999999537</v>
+        <v>45916.9999999537</v>
       </c>
       <c r="C110" t="n">
-        <v>3.07</v>
+        <v>2.92</v>
       </c>
       <c r="D110" t="n">
-        <v>3.11</v>
+        <v>2.96</v>
       </c>
       <c r="E110" t="n">
-        <v>3.13</v>
+        <v>2.98</v>
       </c>
       <c r="F110" t="n">
-        <v>6.2</v>
+        <v>11.3</v>
       </c>
       <c r="G110" t="n">
-        <v>6.5</v>
+        <v>11.6</v>
       </c>
       <c r="H110" t="n">
-        <v>6.9</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="n">
-        <v>45749.0</v>
+        <v>45917.0</v>
       </c>
       <c r="B111" s="1" t="n">
-        <v>45749.9999999537</v>
+        <v>45917.9999999537</v>
       </c>
       <c r="C111" t="n">
-        <v>3.06</v>
+        <v>2.81</v>
       </c>
       <c r="D111" t="n">
-        <v>3.11</v>
+        <v>2.95</v>
       </c>
       <c r="E111" t="n">
-        <v>3.13</v>
+        <v>3.0</v>
       </c>
       <c r="F111" t="n">
-        <v>6.4</v>
+        <v>11.1</v>
       </c>
       <c r="G111" t="n">
-        <v>6.8</v>
+        <v>11.6</v>
       </c>
       <c r="H111" t="n">
-        <v>7.5</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="n">
-        <v>45750.0</v>
+        <v>45918.0</v>
       </c>
       <c r="B112" s="1" t="n">
-        <v>45750.9999999537</v>
+        <v>45918.9999999537</v>
       </c>
       <c r="C112" t="n">
-        <v>3.05</v>
+        <v>2.79</v>
       </c>
       <c r="D112" t="n">
-        <v>3.12</v>
+        <v>2.92</v>
       </c>
       <c r="E112" t="n">
-        <v>3.15</v>
+        <v>3.02</v>
       </c>
       <c r="F112" t="n">
-        <v>6.6</v>
+        <v>11.4</v>
       </c>
       <c r="G112" t="n">
-        <v>7.0</v>
+        <v>11.9</v>
       </c>
       <c r="H112" t="n">
-        <v>7.5</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="n">
-        <v>45751.0</v>
+        <v>45919.0</v>
       </c>
       <c r="B113" s="1" t="n">
-        <v>45751.9999999537</v>
+        <v>45919.9999999537</v>
       </c>
       <c r="C113" t="n">
-        <v>2.99</v>
+        <v>2.83</v>
       </c>
       <c r="D113" t="n">
-        <v>3.08</v>
+        <v>2.94</v>
       </c>
       <c r="E113" t="n">
-        <v>3.13</v>
+        <v>3.03</v>
       </c>
       <c r="F113" t="n">
-        <v>6.8</v>
+        <v>11.8</v>
       </c>
       <c r="G113" t="n">
-        <v>7.2</v>
+        <v>12.3</v>
       </c>
       <c r="H113" t="n">
-        <v>7.6</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="n">
-        <v>45752.0</v>
+        <v>45920.0</v>
       </c>
       <c r="B114" s="1" t="n">
-        <v>45752.9999999537</v>
+        <v>45920.9999999537</v>
       </c>
       <c r="C114" t="n">
-        <v>2.95</v>
+        <v>2.77</v>
       </c>
       <c r="D114" t="n">
-        <v>3.0</v>
+        <v>2.88</v>
       </c>
       <c r="E114" t="n">
-        <v>3.05</v>
+        <v>3.02</v>
       </c>
       <c r="F114" t="n">
-        <v>6.4</v>
+        <v>12.1</v>
       </c>
       <c r="G114" t="n">
-        <v>7.2</v>
+        <v>12.6</v>
       </c>
       <c r="H114" t="n">
-        <v>7.6</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="n">
-        <v>45753.0</v>
+        <v>45921.0</v>
       </c>
       <c r="B115" s="1" t="n">
-        <v>45753.9999999537</v>
+        <v>45921.9999999537</v>
       </c>
       <c r="C115" t="n">
-        <v>3.03</v>
+        <v>2.67</v>
       </c>
       <c r="D115" t="n">
-        <v>3.08</v>
+        <v>2.81</v>
       </c>
       <c r="E115" t="n">
-        <v>3.1</v>
+        <v>2.94</v>
       </c>
       <c r="F115" t="n">
-        <v>5.5</v>
+        <v>12.4</v>
       </c>
       <c r="G115" t="n">
-        <v>6.3</v>
+        <v>12.7</v>
       </c>
       <c r="H115" t="n">
-        <v>6.6</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="n">
-        <v>45754.0</v>
+        <v>45922.0</v>
       </c>
       <c r="B116" s="1" t="n">
-        <v>45754.9999999537</v>
+        <v>45922.9999999537</v>
       </c>
       <c r="C116" t="n">
-        <v>3.08</v>
+        <v>2.75</v>
       </c>
       <c r="D116" t="n">
-        <v>3.1</v>
+        <v>2.85</v>
       </c>
       <c r="E116" t="n">
-        <v>3.13</v>
+        <v>2.91</v>
       </c>
       <c r="F116" t="n">
-        <v>6.0</v>
+        <v>11.8</v>
       </c>
       <c r="G116" t="n">
-        <v>6.4</v>
+        <v>12.5</v>
       </c>
       <c r="H116" t="n">
-        <v>6.6</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="n">
-        <v>45755.0</v>
+        <v>45923.0</v>
       </c>
       <c r="B117" s="1" t="n">
-        <v>45755.9999999537</v>
+        <v>45923.9999999537</v>
       </c>
       <c r="C117" t="n">
+        <v>2.81</v>
+      </c>
+      <c r="D117" t="n">
+        <v>2.91</v>
+      </c>
+      <c r="E117" t="n">
         <v>2.96</v>
       </c>
-      <c r="D117" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F117" t="n">
-        <v>6.3</v>
+        <v>11.4</v>
       </c>
       <c r="G117" t="n">
-        <v>6.7</v>
+        <v>11.9</v>
       </c>
       <c r="H117" t="n">
-        <v>7.0</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="n">
-        <v>45756.0</v>
+        <v>45924.0</v>
       </c>
       <c r="B118" s="1" t="n">
-        <v>45756.9999999537</v>
+        <v>45924.9999999537</v>
       </c>
       <c r="C118" t="n">
+        <v>2.79</v>
+      </c>
+      <c r="D118" t="n">
+        <v>2.91</v>
+      </c>
+      <c r="E118" t="n">
         <v>2.98</v>
       </c>
-      <c r="D118" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F118" t="n">
-        <v>6.4</v>
+        <v>10.9</v>
       </c>
       <c r="G118" t="n">
-        <v>6.8</v>
+        <v>11.5</v>
       </c>
       <c r="H118" t="n">
-        <v>8.2</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="n">
-        <v>45757.0</v>
+        <v>45925.0</v>
       </c>
       <c r="B119" s="1" t="n">
-        <v>45757.9999999537</v>
+        <v>45925.9999999537</v>
       </c>
       <c r="C119" t="n">
-        <v>2.99</v>
+        <v>2.82</v>
       </c>
       <c r="D119" t="n">
-        <v>3.07</v>
+        <v>2.91</v>
       </c>
       <c r="E119" t="n">
-        <v>3.11</v>
+        <v>2.95</v>
       </c>
       <c r="F119" t="n">
-        <v>6.7</v>
+        <v>11.1</v>
       </c>
       <c r="G119" t="n">
-        <v>6.8</v>
+        <v>11.4</v>
       </c>
       <c r="H119" t="n">
-        <v>6.9</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="n">
-        <v>45758.0</v>
+        <v>45926.0</v>
       </c>
       <c r="B120" s="1" t="n">
-        <v>45758.9999999537</v>
+        <v>45926.9999999537</v>
       </c>
       <c r="C120" t="n">
-        <v>2.85</v>
+        <v>2.83</v>
       </c>
       <c r="D120" t="n">
-        <v>2.98</v>
+        <v>2.93</v>
       </c>
       <c r="E120" t="n">
-        <v>3.08</v>
+        <v>2.99</v>
       </c>
       <c r="F120" t="n">
-        <v>6.3</v>
+        <v>11.2</v>
       </c>
       <c r="G120" t="n">
-        <v>6.9</v>
+        <v>11.5</v>
       </c>
       <c r="H120" t="n">
-        <v>7.3</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="n">
-        <v>45759.0</v>
+        <v>45927.0</v>
       </c>
       <c r="B121" s="1" t="n">
-        <v>45759.9999999537</v>
+        <v>45927.9999999537</v>
       </c>
       <c r="C121" t="n">
-        <v>2.84</v>
+        <v>2.82</v>
       </c>
       <c r="D121" t="n">
-        <v>2.95</v>
+        <v>2.91</v>
       </c>
       <c r="E121" t="n">
-        <v>3.06</v>
+        <v>3.0</v>
       </c>
       <c r="F121" t="n">
-        <v>7.0</v>
+        <v>11.3</v>
       </c>
       <c r="G121" t="n">
-        <v>7.3</v>
+        <v>11.5</v>
       </c>
       <c r="H121" t="n">
-        <v>7.8</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="n">
-        <v>45760.0</v>
+        <v>45928.0</v>
       </c>
       <c r="B122" s="1" t="n">
-        <v>45760.9999999537</v>
+        <v>45928.9999999537</v>
       </c>
       <c r="C122" t="n">
-        <v>2.8</v>
+        <v>2.76</v>
       </c>
       <c r="D122" t="n">
-        <v>2.89</v>
+        <v>2.88</v>
       </c>
       <c r="E122" t="n">
-        <v>2.99</v>
+        <v>3.0</v>
       </c>
       <c r="F122" t="n">
-        <v>7.3</v>
+        <v>11.0</v>
       </c>
       <c r="G122" t="n">
-        <v>7.6</v>
+        <v>11.5</v>
       </c>
       <c r="H122" t="n">
-        <v>7.9</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="n">
-        <v>45761.0</v>
+        <v>45929.0</v>
       </c>
       <c r="B123" s="1" t="n">
-        <v>45761.9999999537</v>
+        <v>45929.9999999537</v>
       </c>
       <c r="C123" t="n">
-        <v>2.86</v>
+        <v>2.8</v>
       </c>
       <c r="D123" t="n">
-        <v>2.97</v>
+        <v>2.92</v>
       </c>
       <c r="E123" t="n">
-        <v>3.01</v>
+        <v>2.99</v>
       </c>
       <c r="F123" t="n">
-        <v>7.5</v>
+        <v>10.8</v>
       </c>
       <c r="G123" t="n">
-        <v>7.9</v>
+        <v>11.3</v>
       </c>
       <c r="H123" t="n">
-        <v>8.4</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="n">
-        <v>45762.0</v>
+        <v>45930.0</v>
       </c>
       <c r="B124" s="1" t="n">
-        <v>45762.9999999537</v>
+        <v>45930.9999999537</v>
       </c>
       <c r="C124" t="n">
-        <v>2.85</v>
+        <v>2.82</v>
       </c>
       <c r="D124" t="n">
-        <v>2.92</v>
+        <v>2.94</v>
       </c>
       <c r="E124" t="n">
-        <v>2.98</v>
+        <v>3.01</v>
       </c>
       <c r="F124" t="n">
-        <v>7.9</v>
+        <v>10.6</v>
       </c>
       <c r="G124" t="n">
-        <v>8.1</v>
+        <v>10.9</v>
       </c>
       <c r="H124" t="n">
-        <v>8.3</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="n">
-        <v>45763.0</v>
+        <v>45931.0</v>
       </c>
       <c r="B125" s="1" t="n">
-        <v>45763.9999999537</v>
+        <v>45931.9999999537</v>
       </c>
       <c r="C125" t="n">
-        <v>2.86</v>
+        <v>2.88</v>
       </c>
       <c r="D125" t="n">
-        <v>2.95</v>
+        <v>2.99</v>
       </c>
       <c r="E125" t="n">
-        <v>3.0</v>
+        <v>3.04</v>
       </c>
       <c r="F125" t="n">
-        <v>7.9</v>
+        <v>10.3</v>
       </c>
       <c r="G125" t="n">
-        <v>8.5</v>
+        <v>10.7</v>
       </c>
       <c r="H125" t="n">
-        <v>14.8</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="n">
-        <v>45764.0</v>
+        <v>45932.0</v>
       </c>
       <c r="B126" s="1" t="n">
-        <v>45764.9999999537</v>
+        <v>45932.9999999537</v>
       </c>
       <c r="C126" t="n">
         <v>2.86</v>
       </c>
       <c r="D126" t="n">
-        <v>2.93</v>
+        <v>2.98</v>
       </c>
       <c r="E126" t="n">
-        <v>2.99</v>
+        <v>3.06</v>
       </c>
       <c r="F126" t="n">
-        <v>8.4</v>
+        <v>10.1</v>
       </c>
       <c r="G126" t="n">
-        <v>8.9</v>
+        <v>10.6</v>
       </c>
       <c r="H126" t="n">
-        <v>9.3</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="n">
-        <v>45765.0</v>
+        <v>45933.0</v>
       </c>
       <c r="B127" s="1" t="n">
-        <v>45765.9999999537</v>
+        <v>45933.9999999537</v>
       </c>
       <c r="C127" t="n">
-        <v>2.87</v>
+        <v>2.81</v>
       </c>
       <c r="D127" t="n">
-        <v>2.93</v>
+        <v>2.94</v>
       </c>
       <c r="E127" t="n">
-        <v>2.99</v>
+        <v>3.04</v>
       </c>
       <c r="F127" t="n">
-        <v>8.2</v>
+        <v>9.9</v>
       </c>
       <c r="G127" t="n">
-        <v>8.7</v>
+        <v>10.3</v>
       </c>
       <c r="H127" t="n">
-        <v>9.0</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="n">
-        <v>45766.0</v>
+        <v>45934.0</v>
       </c>
       <c r="B128" s="1" t="n">
-        <v>45766.9999999537</v>
+        <v>45934.9999999537</v>
       </c>
       <c r="C128" t="n">
-        <v>2.82</v>
+        <v>2.63</v>
       </c>
       <c r="D128" t="n">
-        <v>2.91</v>
+        <v>2.77</v>
       </c>
       <c r="E128" t="n">
-        <v>3.0</v>
+        <v>2.96</v>
       </c>
       <c r="F128" t="n">
-        <v>7.9</v>
+        <v>9.9</v>
       </c>
       <c r="G128" t="n">
-        <v>8.3</v>
+        <v>10.2</v>
       </c>
       <c r="H128" t="n">
-        <v>8.6</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="n">
-        <v>45767.0</v>
+        <v>45935.0</v>
       </c>
       <c r="B129" s="1" t="n">
-        <v>45767.9999999537</v>
+        <v>45935.9999999537</v>
       </c>
       <c r="C129" t="n">
-        <v>2.79</v>
+        <v>2.69</v>
       </c>
       <c r="D129" t="n">
-        <v>2.86</v>
+        <v>2.78</v>
       </c>
       <c r="E129" t="n">
-        <v>2.95</v>
+        <v>2.87</v>
       </c>
       <c r="F129" t="n">
-        <v>8.1</v>
+        <v>9.9</v>
       </c>
       <c r="G129" t="n">
-        <v>8.5</v>
+        <v>10.3</v>
       </c>
       <c r="H129" t="n">
-        <v>9.0</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="n">
-        <v>45768.0</v>
+        <v>45936.0</v>
       </c>
       <c r="B130" s="1" t="n">
-        <v>45768.9999999537</v>
+        <v>45936.9999999537</v>
       </c>
       <c r="C130" t="n">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="D130" t="n">
         <v>2.89</v>
       </c>
       <c r="E130" t="n">
-        <v>2.96</v>
+        <v>2.94</v>
       </c>
       <c r="F130" t="n">
-        <v>8.3</v>
+        <v>10.0</v>
       </c>
       <c r="G130" t="n">
-        <v>8.7</v>
+        <v>10.3</v>
       </c>
       <c r="H130" t="n">
-        <v>9.1</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="n">
-        <v>45769.0</v>
+        <v>45937.0</v>
       </c>
       <c r="B131" s="1" t="n">
-        <v>45769.9999999537</v>
+        <v>45937.9999999537</v>
       </c>
       <c r="C131" t="n">
-        <v>2.93</v>
+        <v>2.84</v>
       </c>
       <c r="D131" t="n">
-        <v>3.01</v>
+        <v>2.95</v>
       </c>
       <c r="E131" t="n">
-        <v>3.04</v>
+        <v>3.0</v>
       </c>
       <c r="F131" t="n">
-        <v>8.4</v>
+        <v>10.2</v>
       </c>
       <c r="G131" t="n">
-        <v>8.8</v>
+        <v>10.4</v>
       </c>
       <c r="H131" t="n">
-        <v>9.2</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="n">
-        <v>45770.0</v>
+        <v>45938.0</v>
       </c>
       <c r="B132" s="1" t="n">
-        <v>45770.9999999537</v>
+        <v>45938.9999999537</v>
       </c>
       <c r="C132" t="n">
-        <v>2.89</v>
+        <v>2.8</v>
       </c>
       <c r="D132" t="n">
-        <v>3.0</v>
+        <v>2.94</v>
       </c>
       <c r="E132" t="n">
-        <v>3.06</v>
+        <v>3.03</v>
       </c>
       <c r="F132" t="n">
-        <v>8.5</v>
+        <v>10.1</v>
       </c>
       <c r="G132" t="n">
-        <v>9.2</v>
+        <v>10.4</v>
       </c>
       <c r="H132" t="n">
-        <v>12.1</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="n">
-        <v>45771.0</v>
+        <v>45939.0</v>
       </c>
       <c r="B133" s="1" t="n">
-        <v>45771.9999999537</v>
+        <v>45939.9999999537</v>
       </c>
       <c r="C133" t="n">
-        <v>2.91</v>
+        <v>2.85</v>
       </c>
       <c r="D133" t="n">
-        <v>2.97</v>
+        <v>2.94</v>
       </c>
       <c r="E133" t="n">
         <v>2.99</v>
       </c>
       <c r="F133" t="n">
-        <v>8.8</v>
+        <v>10.3</v>
       </c>
       <c r="G133" t="n">
-        <v>9.1</v>
+        <v>10.6</v>
       </c>
       <c r="H133" t="n">
-        <v>9.4</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="n">
-        <v>45772.0</v>
+        <v>45940.0</v>
       </c>
       <c r="B134" s="1" t="n">
-        <v>45772.9999999537</v>
+        <v>45940.9999999537</v>
       </c>
       <c r="C134" t="n">
-        <v>2.96</v>
+        <v>2.95</v>
       </c>
       <c r="D134" t="n">
-        <v>2.99</v>
+        <v>3.03</v>
       </c>
       <c r="E134" t="n">
-        <v>3.03</v>
+        <v>3.08</v>
       </c>
       <c r="F134" t="n">
-        <v>8.1</v>
+        <v>10.1</v>
       </c>
       <c r="G134" t="n">
-        <v>8.6</v>
+        <v>10.4</v>
       </c>
       <c r="H134" t="n">
-        <v>8.9</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="n">
-        <v>45773.0</v>
+        <v>45941.0</v>
       </c>
       <c r="B135" s="1" t="n">
-        <v>45773.9999999537</v>
+        <v>45941.9999999537</v>
       </c>
       <c r="C135" t="n">
-        <v>2.92</v>
+        <v>2.9</v>
       </c>
       <c r="D135" t="n">
-        <v>2.98</v>
+        <v>3.03</v>
       </c>
       <c r="E135" t="n">
-        <v>3.06</v>
+        <v>3.09</v>
       </c>
       <c r="F135" t="n">
-        <v>7.9</v>
+        <v>10.3</v>
       </c>
       <c r="G135" t="n">
-        <v>8.4</v>
+        <v>10.3</v>
       </c>
       <c r="H135" t="n">
-        <v>9.0</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="n">
-        <v>45774.0</v>
+        <v>45942.0</v>
       </c>
       <c r="B136" s="1" t="n">
-        <v>45774.9999999537</v>
+        <v>45942.9999999537</v>
       </c>
       <c r="C136" t="n">
-        <v>2.9</v>
+        <v>2.89</v>
       </c>
       <c r="D136" t="n">
-        <v>3.01</v>
+        <v>3.0</v>
       </c>
       <c r="E136" t="n">
-        <v>3.1</v>
+        <v>3.09</v>
       </c>
       <c r="F136" t="n">
-        <v>7.9</v>
+        <v>10.3</v>
       </c>
       <c r="G136" t="n">
-        <v>8.4</v>
+        <v>10.3</v>
       </c>
       <c r="H136" t="n">
-        <v>9.0</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="n">
-        <v>45775.0</v>
+        <v>45943.0</v>
       </c>
       <c r="B137" s="1" t="n">
-        <v>45775.9999999537</v>
+        <v>45943.9999999537</v>
       </c>
       <c r="C137" t="n">
-        <v>2.98</v>
+        <v>2.91</v>
       </c>
       <c r="D137" t="n">
-        <v>3.09</v>
+        <v>3.0</v>
       </c>
       <c r="E137" t="n">
-        <v>3.13</v>
+        <v>3.05</v>
       </c>
       <c r="F137" t="n">
-        <v>8.1</v>
+        <v>10.1</v>
       </c>
       <c r="G137" t="n">
-        <v>8.8</v>
+        <v>10.4</v>
       </c>
       <c r="H137" t="n">
-        <v>9.4</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="n">
-        <v>45776.0</v>
+        <v>45944.0</v>
       </c>
       <c r="B138" s="1" t="n">
-        <v>45776.9999999537</v>
+        <v>45944.9999999537</v>
       </c>
       <c r="C138" t="n">
-        <v>2.94</v>
+        <v>2.86</v>
       </c>
       <c r="D138" t="n">
-        <v>3.07</v>
+        <v>2.99</v>
       </c>
       <c r="E138" t="n">
-        <v>3.11</v>
+        <v>3.05</v>
       </c>
       <c r="F138" t="n">
-        <v>8.6</v>
+        <v>9.8</v>
       </c>
       <c r="G138" t="n">
-        <v>9.1</v>
+        <v>10.1</v>
       </c>
       <c r="H138" t="n">
-        <v>9.7</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="n">
-        <v>45777.0</v>
+        <v>45945.0</v>
       </c>
       <c r="B139" s="1" t="n">
-        <v>45777.9999999537</v>
+        <v>45945.9999999537</v>
       </c>
       <c r="C139" t="n">
-        <v>2.99</v>
+        <v>2.89</v>
       </c>
       <c r="D139" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="E139" t="n">
         <v>3.06</v>
       </c>
-      <c r="E139" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F139" t="n">
-        <v>8.6</v>
+        <v>9.9</v>
       </c>
       <c r="G139" t="n">
-        <v>9.4</v>
+        <v>10.2</v>
       </c>
       <c r="H139" t="n">
-        <v>12.2</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="n">
-        <v>45778.0</v>
+        <v>45946.0</v>
       </c>
       <c r="B140" s="1" t="n">
-        <v>45778.9999999537</v>
+        <v>45946.9999999537</v>
       </c>
       <c r="C140" t="n">
-        <v>2.87</v>
+        <v>2.89</v>
       </c>
       <c r="D140" t="n">
         <v>2.98</v>
       </c>
       <c r="E140" t="n">
-        <v>3.08</v>
+        <v>3.04</v>
       </c>
       <c r="F140" t="n">
-        <v>8.9</v>
+        <v>9.9</v>
       </c>
       <c r="G140" t="n">
-        <v>9.5</v>
+        <v>10.1</v>
       </c>
       <c r="H140" t="n">
-        <v>10.1</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="n">
-        <v>45779.0</v>
+        <v>45947.0</v>
       </c>
       <c r="B141" s="1" t="n">
-        <v>45779.9999999537</v>
+        <v>45947.9999999537</v>
       </c>
       <c r="C141" t="n">
-        <v>2.92</v>
+        <v>2.88</v>
       </c>
       <c r="D141" t="n">
-        <v>3.0</v>
+        <v>2.97</v>
       </c>
       <c r="E141" t="n">
-        <v>3.06</v>
+        <v>3.02</v>
       </c>
       <c r="F141" t="n">
-        <v>9.3</v>
+        <v>9.9</v>
       </c>
       <c r="G141" t="n">
-        <v>9.9</v>
+        <v>10.1</v>
       </c>
       <c r="H141" t="n">
-        <v>10.8</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="n">
-        <v>45780.0</v>
+        <v>45948.0</v>
       </c>
       <c r="B142" s="1" t="n">
-        <v>45780.9999999537</v>
+        <v>45948.9999999537</v>
       </c>
       <c r="C142" t="n">
-        <v>2.82</v>
+        <v>2.92</v>
       </c>
       <c r="D142" t="n">
-        <v>2.91</v>
+        <v>2.97</v>
       </c>
       <c r="E142" t="n">
-        <v>2.99</v>
+        <v>3.01</v>
       </c>
       <c r="F142" t="n">
-        <v>9.6</v>
+        <v>9.4</v>
       </c>
       <c r="G142" t="n">
-        <v>10.2</v>
+        <v>9.9</v>
       </c>
       <c r="H142" t="n">
-        <v>11.2</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="n">
-        <v>45781.0</v>
+        <v>45949.0</v>
       </c>
       <c r="B143" s="1" t="n">
-        <v>45781.9999999537</v>
+        <v>45949.9999999537</v>
       </c>
       <c r="C143" t="n">
-        <v>2.8</v>
+        <v>2.82</v>
       </c>
       <c r="D143" t="n">
-        <v>2.89</v>
+        <v>2.96</v>
       </c>
       <c r="E143" t="n">
-        <v>2.92</v>
+        <v>3.06</v>
       </c>
       <c r="F143" t="n">
         <v>9.0</v>
       </c>
       <c r="G143" t="n">
-        <v>9.7</v>
+        <v>9.4</v>
       </c>
       <c r="H143" t="n">
-        <v>10.5</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="n">
-        <v>45782.0</v>
+        <v>45950.0</v>
       </c>
       <c r="B144" s="1" t="n">
-        <v>45782.9999999537</v>
+        <v>45950.9999999537</v>
       </c>
       <c r="C144" t="n">
-        <v>2.9</v>
+        <v>2.76</v>
       </c>
       <c r="D144" t="n">
-        <v>2.95</v>
+        <v>2.88</v>
       </c>
       <c r="E144" t="n">
-        <v>2.99</v>
+        <v>2.96</v>
       </c>
       <c r="F144" t="n">
-        <v>8.5</v>
+        <v>8.9</v>
       </c>
       <c r="G144" t="n">
-        <v>8.8</v>
+        <v>9.4</v>
       </c>
       <c r="H144" t="n">
-        <v>9.3</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="n">
-        <v>45783.0</v>
+        <v>45951.0</v>
       </c>
       <c r="B145" s="1" t="n">
-        <v>45783.9999999537</v>
+        <v>45951.9999999537</v>
       </c>
       <c r="C145" t="n">
-        <v>2.89</v>
+        <v>2.75</v>
       </c>
       <c r="D145" t="n">
-        <v>2.97</v>
+        <v>2.83</v>
       </c>
       <c r="E145" t="n">
-        <v>2.99</v>
+        <v>2.87</v>
       </c>
       <c r="F145" t="n">
-        <v>8.3</v>
+        <v>9.3</v>
       </c>
       <c r="G145" t="n">
-        <v>8.7</v>
+        <v>9.6</v>
       </c>
       <c r="H145" t="n">
-        <v>9.1</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="n">
-        <v>45784.0</v>
+        <v>45952.0</v>
       </c>
       <c r="B146" s="1" t="n">
-        <v>45784.9999999537</v>
+        <v>45952.9999999537</v>
       </c>
       <c r="C146" t="n">
-        <v>2.89</v>
+        <v>2.74</v>
       </c>
       <c r="D146" t="n">
-        <v>2.98</v>
+        <v>2.82</v>
       </c>
       <c r="E146" t="n">
-        <v>3.01</v>
+        <v>2.86</v>
       </c>
       <c r="F146" t="n">
-        <v>8.3</v>
+        <v>9.6</v>
       </c>
       <c r="G146" t="n">
-        <v>9.0</v>
+        <v>9.7</v>
       </c>
       <c r="H146" t="n">
-        <v>14.2</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="n">
-        <v>45785.0</v>
+        <v>45953.0</v>
       </c>
       <c r="B147" s="1" t="n">
-        <v>45785.9999999537</v>
+        <v>45953.9999999537</v>
       </c>
       <c r="C147" t="n">
-        <v>2.8</v>
+        <v>2.63</v>
       </c>
       <c r="D147" t="n">
-        <v>2.91</v>
+        <v>2.74</v>
       </c>
       <c r="E147" t="n">
-        <v>3.0</v>
+        <v>2.84</v>
       </c>
       <c r="F147" t="n">
-        <v>8.4</v>
+        <v>9.6</v>
       </c>
       <c r="G147" t="n">
-        <v>8.7</v>
+        <v>9.8</v>
       </c>
       <c r="H147" t="n">
-        <v>9.1</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="n">
-        <v>45786.0</v>
+        <v>45954.0</v>
       </c>
       <c r="B148" s="1" t="n">
-        <v>45786.9999999537</v>
+        <v>45954.9999999537</v>
       </c>
       <c r="C148" t="n">
-        <v>2.91</v>
+        <v>2.7</v>
       </c>
       <c r="D148" t="n">
-        <v>2.97</v>
+        <v>2.77</v>
       </c>
       <c r="E148" t="n">
-        <v>3.03</v>
+        <v>2.81</v>
       </c>
       <c r="F148" t="n">
-        <v>8.2</v>
+        <v>9.0</v>
       </c>
       <c r="G148" t="n">
-        <v>8.6</v>
+        <v>9.5</v>
       </c>
       <c r="H148" t="n">
-        <v>9.0</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="n">
-        <v>45787.0</v>
+        <v>45955.0</v>
       </c>
       <c r="B149" s="1" t="n">
-        <v>45787.9999999537</v>
+        <v>45955.9999999537</v>
       </c>
       <c r="C149" t="n">
-        <v>2.82</v>
+        <v>2.68</v>
       </c>
       <c r="D149" t="n">
-        <v>2.94</v>
+        <v>2.77</v>
       </c>
       <c r="E149" t="n">
-        <v>3.07</v>
+        <v>2.88</v>
       </c>
       <c r="F149" t="n">
-        <v>8.1</v>
+        <v>8.7</v>
       </c>
       <c r="G149" t="n">
-        <v>8.7</v>
+        <v>9.2</v>
       </c>
       <c r="H149" t="n">
-        <v>9.3</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="n">
-        <v>45788.0</v>
+        <v>45956.0</v>
       </c>
       <c r="B150" s="1" t="n">
-        <v>45788.9999999537</v>
+        <v>45956.9999999537</v>
       </c>
       <c r="C150" t="n">
-        <v>2.79</v>
+        <v>2.7</v>
       </c>
       <c r="D150" t="n">
-        <v>2.91</v>
+        <v>2.77</v>
       </c>
       <c r="E150" t="n">
-        <v>3.03</v>
+        <v>2.84</v>
       </c>
       <c r="F150" t="n">
         <v>8.8</v>
       </c>
       <c r="G150" t="n">
-        <v>9.1</v>
+        <v>9.2</v>
       </c>
       <c r="H150" t="n">
-        <v>9.5</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="n">
-        <v>45789.0</v>
+        <v>45957.0</v>
       </c>
       <c r="B151" s="1" t="n">
-        <v>45789.9999999537</v>
+        <v>45957.9999999537</v>
       </c>
       <c r="C151" t="n">
-        <v>2.89</v>
+        <v>2.69</v>
       </c>
       <c r="D151" t="n">
-        <v>2.95</v>
+        <v>2.78</v>
       </c>
       <c r="E151" t="n">
-        <v>3.0</v>
+        <v>2.86</v>
       </c>
       <c r="F151" t="n">
-        <v>8.7</v>
+        <v>8.4</v>
       </c>
       <c r="G151" t="n">
-        <v>9.2</v>
+        <v>8.9</v>
       </c>
       <c r="H151" t="n">
-        <v>9.7</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="n">
-        <v>45790.0</v>
+        <v>45958.0</v>
       </c>
       <c r="B152" s="1" t="n">
-        <v>45790.9999999537</v>
+        <v>45958.9999999537</v>
       </c>
       <c r="C152" t="n">
-        <v>2.86</v>
+        <v>2.77</v>
       </c>
       <c r="D152" t="n">
-        <v>2.96</v>
+        <v>2.84</v>
       </c>
       <c r="E152" t="n">
-        <v>3.03</v>
+        <v>2.9</v>
       </c>
       <c r="F152" t="n">
-        <v>8.6</v>
+        <v>8.8</v>
       </c>
       <c r="G152" t="n">
         <v>9.1</v>
       </c>
       <c r="H152" t="n">
-        <v>9.7</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="n">
-        <v>45791.0</v>
+        <v>45959.0</v>
       </c>
       <c r="B153" s="1" t="n">
-        <v>45791.9999999537</v>
+        <v>45959.9999999537</v>
       </c>
       <c r="C153" t="n">
-        <v>2.83</v>
+        <v>2.74</v>
       </c>
       <c r="D153" t="n">
-        <v>2.95</v>
+        <v>2.87</v>
       </c>
       <c r="E153" t="n">
-        <v>3.03</v>
+        <v>2.94</v>
       </c>
       <c r="F153" t="n">
-        <v>8.6</v>
+        <v>9.1</v>
       </c>
       <c r="G153" t="n">
-        <v>9.3</v>
+        <v>9.4</v>
       </c>
       <c r="H153" t="n">
-        <v>11.6</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="n">
-        <v>45792.0</v>
+        <v>45960.0</v>
       </c>
       <c r="B154" s="1" t="n">
-        <v>45792.9999999537</v>
+        <v>45960.9999999537</v>
       </c>
       <c r="C154" t="n">
-        <v>2.9</v>
+        <v>2.81</v>
       </c>
       <c r="D154" t="n">
-        <v>2.93</v>
+        <v>2.87</v>
       </c>
       <c r="E154" t="n">
-        <v>2.98</v>
+        <v>2.94</v>
       </c>
       <c r="F154" t="n">
         <v>8.8</v>
       </c>
       <c r="G154" t="n">
         <v>9.3</v>
       </c>
       <c r="H154" t="n">
         <v>9.6</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="n">
-        <v>45793.0</v>
+        <v>45961.0</v>
       </c>
       <c r="B155" s="1" t="n">
-        <v>45793.9999999537</v>
+        <v>45961.9999999537</v>
       </c>
       <c r="C155" t="n">
         <v>2.91</v>
       </c>
       <c r="D155" t="n">
         <v>2.97</v>
       </c>
       <c r="E155" t="n">
-        <v>3.01</v>
+        <v>3.02</v>
       </c>
       <c r="F155" t="n">
         <v>8.6</v>
       </c>
       <c r="G155" t="n">
-        <v>8.8</v>
+        <v>9.0</v>
       </c>
       <c r="H155" t="n">
-        <v>9.2</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="n">
-        <v>45794.0</v>
+        <v>45962.0</v>
       </c>
       <c r="B156" s="1" t="n">
-        <v>45794.9999999537</v>
+        <v>45962.9999999537</v>
       </c>
       <c r="C156" t="n">
-        <v>2.82</v>
+        <v>2.81</v>
       </c>
       <c r="D156" t="n">
         <v>2.91</v>
       </c>
       <c r="E156" t="n">
-        <v>2.98</v>
+        <v>3.0</v>
       </c>
       <c r="F156" t="n">
-        <v>8.5</v>
+        <v>8.7</v>
       </c>
       <c r="G156" t="n">
-        <v>8.8</v>
+        <v>9.1</v>
       </c>
       <c r="H156" t="n">
-        <v>9.8</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="n">
-        <v>45795.0</v>
+        <v>45963.0</v>
       </c>
       <c r="B157" s="1" t="n">
-        <v>45795.9999999537</v>
+        <v>45963.9999999537</v>
       </c>
       <c r="C157" t="n">
-        <v>2.83</v>
+        <v>2.79</v>
       </c>
       <c r="D157" t="n">
-        <v>2.92</v>
+        <v>2.89</v>
       </c>
       <c r="E157" t="n">
-        <v>2.96</v>
+        <v>2.97</v>
       </c>
       <c r="F157" t="n">
-        <v>8.5</v>
+        <v>9.0</v>
       </c>
       <c r="G157" t="n">
-        <v>8.8</v>
+        <v>9.2</v>
       </c>
       <c r="H157" t="n">
-        <v>9.2</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="n">
-        <v>45796.0</v>
+        <v>45964.0</v>
       </c>
       <c r="B158" s="1" t="n">
-        <v>45796.9999999537</v>
+        <v>45964.9999999537</v>
       </c>
       <c r="C158" t="n">
-        <v>2.87</v>
+        <v>2.9</v>
       </c>
       <c r="D158" t="n">
-        <v>2.96</v>
+        <v>2.97</v>
       </c>
       <c r="E158" t="n">
-        <v>3.01</v>
+        <v>3.02</v>
       </c>
       <c r="F158" t="n">
-        <v>8.6</v>
+        <v>8.8</v>
       </c>
       <c r="G158" t="n">
-        <v>8.8</v>
+        <v>9.1</v>
       </c>
       <c r="H158" t="n">
-        <v>9.0</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="n">
-        <v>45797.0</v>
+        <v>45965.0</v>
       </c>
       <c r="B159" s="1" t="n">
-        <v>45797.9999999537</v>
+        <v>45965.9999999537</v>
       </c>
       <c r="C159" t="n">
-        <v>2.81</v>
+        <v>2.93</v>
       </c>
       <c r="D159" t="n">
-        <v>2.96</v>
+        <v>3.03</v>
       </c>
       <c r="E159" t="n">
-        <v>3.02</v>
+        <v>3.07</v>
       </c>
       <c r="F159" t="n">
-        <v>8.8</v>
+        <v>8.5</v>
       </c>
       <c r="G159" t="n">
+        <v>8.9</v>
+      </c>
+      <c r="H159" t="n">
         <v>9.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>9.7</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="n">
-        <v>45798.0</v>
+        <v>45966.0</v>
       </c>
       <c r="B160" s="1" t="n">
-        <v>45798.9999999537</v>
+        <v>45966.9999999537</v>
       </c>
       <c r="C160" t="n">
-        <v>2.76</v>
+        <v>2.89</v>
       </c>
       <c r="D160" t="n">
-        <v>2.9</v>
+        <v>3.0</v>
       </c>
       <c r="E160" t="n">
-        <v>2.99</v>
+        <v>3.07</v>
       </c>
       <c r="F160" t="n">
-        <v>8.9</v>
+        <v>8.5</v>
       </c>
       <c r="G160" t="n">
-        <v>9.5</v>
+        <v>8.8</v>
       </c>
       <c r="H160" t="n">
-        <v>10.2</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="n">
-        <v>45799.0</v>
+        <v>45967.0</v>
       </c>
       <c r="B161" s="1" t="n">
-        <v>45799.9999999537</v>
+        <v>45967.9999999537</v>
       </c>
       <c r="C161" t="n">
-        <v>2.81</v>
+        <v>2.87</v>
       </c>
       <c r="D161" t="n">
-        <v>2.89</v>
+        <v>2.95</v>
       </c>
       <c r="E161" t="n">
-        <v>2.93</v>
+        <v>3.01</v>
       </c>
       <c r="F161" t="n">
-        <v>9.1</v>
+        <v>8.4</v>
       </c>
       <c r="G161" t="n">
-        <v>9.5</v>
+        <v>8.8</v>
       </c>
       <c r="H161" t="n">
-        <v>9.8</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="n">
-        <v>45800.0</v>
+        <v>45968.0</v>
       </c>
       <c r="B162" s="1" t="n">
-        <v>45800.9999999537</v>
+        <v>45968.9999999537</v>
       </c>
       <c r="C162" t="n">
         <v>2.88</v>
       </c>
       <c r="D162" t="n">
         <v>2.93</v>
       </c>
       <c r="E162" t="n">
-        <v>2.98</v>
+        <v>2.97</v>
       </c>
       <c r="F162" t="n">
-        <v>8.8</v>
+        <v>8.4</v>
       </c>
       <c r="G162" t="n">
-        <v>9.1</v>
+        <v>8.7</v>
       </c>
       <c r="H162" t="n">
-        <v>9.6</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="n">
-        <v>45801.0</v>
+        <v>45969.0</v>
       </c>
       <c r="B163" s="1" t="n">
-        <v>45801.9999999537</v>
+        <v>45969.9999999537</v>
       </c>
       <c r="C163" t="n">
-        <v>2.85</v>
+        <v>2.86</v>
       </c>
       <c r="D163" t="n">
-        <v>2.92</v>
+        <v>2.91</v>
       </c>
       <c r="E163" t="n">
-        <v>3.01</v>
+        <v>2.96</v>
       </c>
       <c r="F163" t="n">
+        <v>8.4</v>
+      </c>
+      <c r="G163" t="n">
         <v>8.7</v>
       </c>
-      <c r="G163" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H163" t="n">
-        <v>9.4</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="n">
-        <v>45802.0</v>
+        <v>45970.0</v>
       </c>
       <c r="B164" s="1" t="n">
-        <v>45802.9999999537</v>
+        <v>45970.9999999537</v>
       </c>
       <c r="C164" t="n">
-        <v>2.8</v>
+        <v>2.82</v>
       </c>
       <c r="D164" t="n">
-        <v>2.9</v>
+        <v>2.91</v>
       </c>
       <c r="E164" t="n">
-        <v>3.01</v>
+        <v>2.97</v>
       </c>
       <c r="F164" t="n">
-        <v>8.8</v>
+        <v>8.4</v>
       </c>
       <c r="G164" t="n">
-        <v>9.2</v>
+        <v>8.7</v>
       </c>
       <c r="H164" t="n">
-        <v>9.5</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="n">
-        <v>45803.0</v>
+        <v>45971.0</v>
       </c>
       <c r="B165" s="1" t="n">
-        <v>45803.9999999537</v>
+        <v>45971.9999999537</v>
       </c>
       <c r="C165" t="n">
-        <v>2.91</v>
+        <v>2.9</v>
       </c>
       <c r="D165" t="n">
         <v>2.96</v>
       </c>
       <c r="E165" t="n">
-        <v>3.0</v>
+        <v>2.99</v>
       </c>
       <c r="F165" t="n">
-        <v>9.3</v>
+        <v>8.6</v>
       </c>
       <c r="G165" t="n">
-        <v>9.6</v>
+        <v>8.7</v>
       </c>
       <c r="H165" t="n">
-        <v>10.0</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="n">
-        <v>45804.0</v>
+        <v>45972.0</v>
       </c>
       <c r="B166" s="1" t="n">
-        <v>45804.9999999537</v>
+        <v>45972.9999999537</v>
       </c>
       <c r="C166" t="n">
-        <v>2.88</v>
+        <v>2.93</v>
       </c>
       <c r="D166" t="n">
-        <v>2.99</v>
+        <v>2.98</v>
       </c>
       <c r="E166" t="n">
-        <v>3.04</v>
+        <v>3.01</v>
       </c>
       <c r="F166" t="n">
-        <v>9.4</v>
+        <v>8.3</v>
       </c>
       <c r="G166" t="n">
-        <v>9.7</v>
+        <v>8.5</v>
       </c>
       <c r="H166" t="n">
-        <v>10.2</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="n">
-        <v>45805.0</v>
+        <v>45973.0</v>
       </c>
       <c r="B167" s="1" t="n">
-        <v>45805.9999999537</v>
+        <v>45973.9999999537</v>
       </c>
       <c r="C167" t="n">
-        <v>2.81</v>
+        <v>2.93</v>
       </c>
       <c r="D167" t="n">
-        <v>2.93</v>
+        <v>3.0</v>
       </c>
       <c r="E167" t="n">
         <v>3.03</v>
       </c>
       <c r="F167" t="n">
-        <v>9.4</v>
+        <v>8.0</v>
       </c>
       <c r="G167" t="n">
-        <v>9.7</v>
+        <v>8.3</v>
       </c>
       <c r="H167" t="n">
-        <v>10.1</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="n">
-        <v>45806.0</v>
+        <v>45974.0</v>
       </c>
       <c r="B168" s="1" t="n">
-        <v>45806.9999999537</v>
+        <v>45974.9999999537</v>
       </c>
       <c r="C168" t="n">
         <v>2.92</v>
       </c>
       <c r="D168" t="n">
         <v>2.99</v>
       </c>
       <c r="E168" t="n">
-        <v>3.04</v>
+        <v>3.03</v>
       </c>
       <c r="F168" t="n">
-        <v>9.4</v>
+        <v>7.8</v>
       </c>
       <c r="G168" t="n">
-        <v>9.6</v>
+        <v>8.1</v>
       </c>
       <c r="H168" t="n">
-        <v>9.9</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="n">
-        <v>45807.0</v>
+        <v>45975.0</v>
       </c>
       <c r="B169" s="1" t="n">
-        <v>45807.9999999537</v>
+        <v>45975.9999999537</v>
       </c>
       <c r="C169" t="n">
+        <v>2.86</v>
+      </c>
+      <c r="D169" t="n">
         <v>2.94</v>
       </c>
-      <c r="D169" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E169" t="n">
-        <v>3.06</v>
+        <v>3.01</v>
       </c>
       <c r="F169" t="n">
-        <v>9.4</v>
+        <v>7.6</v>
       </c>
       <c r="G169" t="n">
-        <v>9.8</v>
+        <v>7.9</v>
       </c>
       <c r="H169" t="n">
-        <v>10.4</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="n">
-        <v>45808.0</v>
+        <v>45976.0</v>
       </c>
       <c r="B170" s="1" t="n">
-        <v>45808.9999999537</v>
+        <v>45976.9999999537</v>
       </c>
       <c r="C170" t="n">
-        <v>2.82</v>
+        <v>2.85</v>
       </c>
       <c r="D170" t="n">
-        <v>2.95</v>
+        <v>2.91</v>
       </c>
       <c r="E170" t="n">
-        <v>3.05</v>
+        <v>2.96</v>
       </c>
       <c r="F170" t="n">
-        <v>9.8</v>
+        <v>7.9</v>
       </c>
       <c r="G170" t="n">
-        <v>10.4</v>
+        <v>8.2</v>
       </c>
       <c r="H170" t="n">
-        <v>11.2</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="n">
-        <v>45809.0</v>
+        <v>45977.0</v>
       </c>
       <c r="B171" s="1" t="n">
-        <v>45809.9999999537</v>
+        <v>45977.9999999537</v>
       </c>
       <c r="C171" t="n">
-        <v>2.82</v>
+        <v>2.79</v>
       </c>
       <c r="D171" t="n">
+        <v>2.86</v>
+      </c>
+      <c r="E171" t="n">
         <v>2.94</v>
       </c>
-      <c r="E171" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F171" t="n">
-        <v>10.1</v>
+        <v>8.2</v>
       </c>
       <c r="G171" t="n">
-        <v>10.4</v>
+        <v>8.4</v>
       </c>
       <c r="H171" t="n">
-        <v>10.6</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="n">
-        <v>45810.0</v>
+        <v>45978.0</v>
       </c>
       <c r="B172" s="1" t="n">
-        <v>45810.9999999537</v>
+        <v>45978.9999999537</v>
       </c>
       <c r="C172" t="n">
-        <v>2.89</v>
+        <v>2.75</v>
       </c>
       <c r="D172" t="n">
-        <v>2.96</v>
+        <v>2.81</v>
       </c>
       <c r="E172" t="n">
-        <v>3.0</v>
+        <v>2.91</v>
       </c>
       <c r="F172" t="n">
-        <v>10.1</v>
+        <v>7.4</v>
       </c>
       <c r="G172" t="n">
-        <v>10.5</v>
+        <v>8.1</v>
       </c>
       <c r="H172" t="n">
-        <v>11.0</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="n">
-        <v>45811.0</v>
+        <v>45979.0</v>
       </c>
       <c r="B173" s="1" t="n">
-        <v>45811.9999999537</v>
+        <v>45979.9999999537</v>
       </c>
       <c r="C173" t="n">
-        <v>2.74</v>
+        <v>2.88</v>
       </c>
       <c r="D173" t="n">
-        <v>2.93</v>
+        <v>2.96</v>
       </c>
       <c r="E173" t="n">
-        <v>3.0</v>
+        <v>3.01</v>
       </c>
       <c r="F173" t="n">
-        <v>10.2</v>
+        <v>6.9</v>
       </c>
       <c r="G173" t="n">
-        <v>10.5</v>
+        <v>7.7</v>
       </c>
       <c r="H173" t="n">
-        <v>10.9</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="n">
-        <v>45812.0</v>
+        <v>45980.0</v>
       </c>
       <c r="B174" s="1" t="n">
-        <v>45812.9999999537</v>
+        <v>45980.9999999537</v>
       </c>
       <c r="C174" t="n">
-        <v>2.72</v>
+        <v>2.78</v>
       </c>
       <c r="D174" t="n">
-        <v>2.9</v>
+        <v>2.91</v>
       </c>
       <c r="E174" t="n">
-        <v>2.99</v>
+        <v>2.98</v>
       </c>
       <c r="F174" t="n">
-        <v>10.4</v>
+        <v>6.9</v>
       </c>
       <c r="G174" t="n">
-        <v>11.1</v>
+        <v>7.5</v>
       </c>
       <c r="H174" t="n">
-        <v>13.5</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="n">
-        <v>45813.0</v>
+        <v>45981.0</v>
       </c>
       <c r="B175" s="1" t="n">
-        <v>45813.9999999537</v>
+        <v>45981.9999999537</v>
       </c>
       <c r="C175" t="n">
-        <v>2.86</v>
+        <v>2.84</v>
       </c>
       <c r="D175" t="n">
+        <v>2.88</v>
+      </c>
+      <c r="E175" t="n">
         <v>2.94</v>
       </c>
-      <c r="E175" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F175" t="n">
-        <v>10.9</v>
+        <v>6.7</v>
       </c>
       <c r="G175" t="n">
-        <v>11.2</v>
+        <v>7.4</v>
       </c>
       <c r="H175" t="n">
-        <v>12.0</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="n">
-        <v>45814.0</v>
+        <v>45982.0</v>
       </c>
       <c r="B176" s="1" t="n">
-        <v>45814.9999999537</v>
+        <v>45982.9999999537</v>
       </c>
       <c r="C176" t="n">
-        <v>2.91</v>
+        <v>2.94</v>
       </c>
       <c r="D176" t="n">
-        <v>2.95</v>
+        <v>2.99</v>
       </c>
       <c r="E176" t="n">
-        <v>2.98</v>
+        <v>3.06</v>
       </c>
       <c r="F176" t="n">
-        <v>10.7</v>
+        <v>6.9</v>
       </c>
       <c r="G176" t="n">
-        <v>11.1</v>
+        <v>7.3</v>
       </c>
       <c r="H176" t="n">
-        <v>12.5</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="n">
-        <v>45815.0</v>
+        <v>45983.0</v>
       </c>
       <c r="B177" s="1" t="n">
-        <v>45815.9999999537</v>
+        <v>45983.9999999537</v>
       </c>
       <c r="C177" t="n">
-        <v>2.89</v>
+        <v>2.95</v>
       </c>
       <c r="D177" t="n">
-        <v>2.93</v>
+        <v>3.02</v>
       </c>
       <c r="E177" t="n">
-        <v>2.99</v>
+        <v>3.11</v>
       </c>
       <c r="F177" t="n">
-        <v>10.7</v>
+        <v>6.6</v>
       </c>
       <c r="G177" t="n">
-        <v>10.9</v>
+        <v>7.0</v>
       </c>
       <c r="H177" t="n">
-        <v>11.1</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="n">
-        <v>45816.0</v>
+        <v>45984.0</v>
       </c>
       <c r="B178" s="1" t="n">
-        <v>45816.9999999537</v>
+        <v>45984.9999999537</v>
       </c>
       <c r="C178" t="n">
-        <v>2.85</v>
+        <v>2.78</v>
       </c>
       <c r="D178" t="n">
-        <v>2.91</v>
+        <v>2.93</v>
       </c>
       <c r="E178" t="n">
-        <v>2.97</v>
+        <v>3.05</v>
       </c>
       <c r="F178" t="n">
-        <v>10.2</v>
+        <v>5.9</v>
       </c>
       <c r="G178" t="n">
-        <v>10.6</v>
+        <v>6.8</v>
       </c>
       <c r="H178" t="n">
-        <v>10.8</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="n">
-        <v>45817.0</v>
+        <v>45985.0</v>
       </c>
       <c r="B179" s="1" t="n">
-        <v>45817.9999999537</v>
+        <v>45985.9999999537</v>
       </c>
       <c r="C179" t="n">
-        <v>2.89</v>
+        <v>2.77</v>
       </c>
       <c r="D179" t="n">
-        <v>3.01</v>
+        <v>2.84</v>
       </c>
       <c r="E179" t="n">
-        <v>3.08</v>
+        <v>2.9</v>
       </c>
       <c r="F179" t="n">
-        <v>9.9</v>
+        <v>5.7</v>
       </c>
       <c r="G179" t="n">
-        <v>10.3</v>
+        <v>6.4</v>
       </c>
       <c r="H179" t="n">
-        <v>10.9</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="n">
-        <v>45818.0</v>
+        <v>45986.0</v>
       </c>
       <c r="B180" s="1" t="n">
-        <v>45818.9999999537</v>
+        <v>45986.9999999537</v>
       </c>
       <c r="C180" t="n">
-        <v>2.85</v>
+        <v>2.79</v>
       </c>
       <c r="D180" t="n">
-        <v>2.97</v>
+        <v>2.84</v>
       </c>
       <c r="E180" t="n">
-        <v>3.06</v>
+        <v>2.87</v>
       </c>
       <c r="F180" t="n">
-        <v>9.9</v>
+        <v>6.3</v>
       </c>
       <c r="G180" t="n">
-        <v>10.5</v>
+        <v>6.8</v>
       </c>
       <c r="H180" t="n">
-        <v>11.1</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="n">
-        <v>45819.0</v>
+        <v>45987.0</v>
       </c>
       <c r="B181" s="1" t="n">
-        <v>45819.9999999537</v>
+        <v>45987.9999999537</v>
       </c>
       <c r="C181" t="n">
-        <v>2.87</v>
+        <v>2.86</v>
       </c>
       <c r="D181" t="n">
-        <v>2.96</v>
+        <v>2.92</v>
       </c>
       <c r="E181" t="n">
-        <v>3.02</v>
+        <v>3.01</v>
       </c>
       <c r="F181" t="n">
-        <v>10.4</v>
+        <v>6.3</v>
       </c>
       <c r="G181" t="n">
-        <v>10.9</v>
+        <v>6.7</v>
       </c>
       <c r="H181" t="n">
-        <v>11.3</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="n">
-        <v>45820.0</v>
+        <v>45988.0</v>
       </c>
       <c r="B182" s="1" t="n">
-        <v>45820.9999999537</v>
+        <v>45988.9999999537</v>
       </c>
       <c r="C182" t="n">
-        <v>2.87</v>
+        <v>2.99</v>
       </c>
       <c r="D182" t="n">
-        <v>2.99</v>
+        <v>3.05</v>
       </c>
       <c r="E182" t="n">
-        <v>3.05</v>
+        <v>3.1</v>
       </c>
       <c r="F182" t="n">
-        <v>10.2</v>
+        <v>6.1</v>
       </c>
       <c r="G182" t="n">
-        <v>10.7</v>
+        <v>6.7</v>
       </c>
       <c r="H182" t="n">
-        <v>11.3</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="n">
-        <v>45821.0</v>
+        <v>45989.0</v>
       </c>
       <c r="B183" s="1" t="n">
-        <v>45821.9999999537</v>
+        <v>45989.9999999537</v>
       </c>
       <c r="C183" t="n">
-        <v>2.87</v>
+        <v>2.96</v>
       </c>
       <c r="D183" t="n">
-        <v>2.99</v>
+        <v>3.03</v>
       </c>
       <c r="E183" t="n">
-        <v>3.07</v>
+        <v>3.09</v>
       </c>
       <c r="F183" t="n">
-        <v>10.5</v>
+        <v>5.8</v>
       </c>
       <c r="G183" t="n">
-        <v>11.0</v>
+        <v>6.4</v>
       </c>
       <c r="H183" t="n">
-        <v>13.1</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="n">
-        <v>45822.0</v>
+        <v>45990.0</v>
       </c>
       <c r="B184" s="1" t="n">
-        <v>45822.9999999537</v>
+        <v>45990.9999999537</v>
       </c>
       <c r="C184" t="n">
-        <v>2.84</v>
+        <v>2.9</v>
       </c>
       <c r="D184" t="n">
-        <v>2.95</v>
+        <v>2.96</v>
       </c>
       <c r="E184" t="n">
-        <v>3.07</v>
+        <v>3.02</v>
       </c>
       <c r="F184" t="n">
-        <v>10.7</v>
+        <v>6.1</v>
       </c>
       <c r="G184" t="n">
-        <v>11.2</v>
+        <v>6.5</v>
       </c>
       <c r="H184" t="n">
-        <v>11.7</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="n">
-        <v>45823.0</v>
+        <v>45991.0</v>
       </c>
       <c r="B185" s="1" t="n">
-        <v>45823.9999999537</v>
+        <v>45991.9999999537</v>
       </c>
       <c r="C185" t="n">
-        <v>2.63</v>
+        <v>2.84</v>
       </c>
       <c r="D185" t="n">
-        <v>2.86</v>
+        <v>2.94</v>
       </c>
       <c r="E185" t="n">
-        <v>3.03</v>
+        <v>3.0</v>
       </c>
       <c r="F185" t="n">
-        <v>11.1</v>
+        <v>6.5</v>
       </c>
       <c r="G185" t="n">
-        <v>11.5</v>
+        <v>6.7</v>
       </c>
       <c r="H185" t="n">
-        <v>12.1</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="n">
-        <v>45824.0</v>
+        <v>45992.0</v>
       </c>
       <c r="B186" s="1" t="n">
-        <v>45824.9999999537</v>
+        <v>45992.9999999537</v>
       </c>
       <c r="C186" t="n">
-        <v>2.81</v>
+        <v>2.93</v>
       </c>
       <c r="D186" t="n">
-        <v>2.98</v>
+        <v>3.03</v>
       </c>
       <c r="E186" t="n">
-        <v>3.03</v>
+        <v>3.08</v>
       </c>
       <c r="F186" t="n">
-        <v>10.8</v>
+        <v>6.4</v>
       </c>
       <c r="G186" t="n">
-        <v>11.5</v>
+        <v>6.6</v>
       </c>
       <c r="H186" t="n">
-        <v>12.1</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="n">
-        <v>45825.0</v>
+        <v>45993.0</v>
       </c>
       <c r="B187" s="1" t="n">
-        <v>45825.9999999537</v>
+        <v>45993.9999999537</v>
       </c>
       <c r="C187" t="n">
-        <v>2.87</v>
+        <v>2.9</v>
       </c>
       <c r="D187" t="n">
         <v>3.0</v>
       </c>
       <c r="E187" t="n">
         <v>3.08</v>
       </c>
       <c r="F187" t="n">
-        <v>10.7</v>
+        <v>6.1</v>
       </c>
       <c r="G187" t="n">
-        <v>11.2</v>
+        <v>6.4</v>
       </c>
       <c r="H187" t="n">
-        <v>11.8</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="n">
-        <v>45826.0</v>
+        <v>45994.0</v>
       </c>
       <c r="B188" s="1" t="n">
-        <v>45826.9999999537</v>
+        <v>45994.9999999537</v>
       </c>
       <c r="C188" t="n">
-        <v>2.8</v>
+        <v>2.88</v>
       </c>
       <c r="D188" t="n">
-        <v>2.97</v>
+        <v>2.99</v>
       </c>
       <c r="E188" t="n">
         <v>3.06</v>
       </c>
       <c r="F188" t="n">
-        <v>10.9</v>
+        <v>6.1</v>
       </c>
       <c r="G188" t="n">
-        <v>11.5</v>
+        <v>6.4</v>
       </c>
       <c r="H188" t="n">
-        <v>12.2</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="n">
-        <v>45827.0</v>
+        <v>45995.0</v>
       </c>
       <c r="B189" s="1" t="n">
-        <v>45827.9999999537</v>
+        <v>45995.9999999537</v>
       </c>
       <c r="C189" t="n">
-        <v>2.85</v>
+        <v>2.84</v>
       </c>
       <c r="D189" t="n">
-        <v>2.97</v>
+        <v>2.95</v>
       </c>
       <c r="E189" t="n">
-        <v>3.04</v>
+        <v>3.05</v>
       </c>
       <c r="F189" t="n">
-        <v>11.3</v>
+        <v>6.2</v>
       </c>
       <c r="G189" t="n">
-        <v>11.8</v>
+        <v>6.5</v>
       </c>
       <c r="H189" t="n">
-        <v>13.6</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="n">
-        <v>45828.0</v>
+        <v>45996.0</v>
       </c>
       <c r="B190" s="1" t="n">
-        <v>45828.9999999537</v>
+        <v>45996.9999999537</v>
       </c>
       <c r="C190" t="n">
-        <v>2.95</v>
+        <v>2.91</v>
       </c>
       <c r="D190" t="n">
-        <v>3.01</v>
+        <v>2.94</v>
       </c>
       <c r="E190" t="n">
-        <v>3.06</v>
+        <v>2.97</v>
       </c>
       <c r="F190" t="n">
-        <v>11.1</v>
+        <v>6.3</v>
       </c>
       <c r="G190" t="n">
-        <v>11.5</v>
+        <v>6.7</v>
       </c>
       <c r="H190" t="n">
-        <v>12.1</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="n">
-        <v>45829.0</v>
+        <v>45997.0</v>
       </c>
       <c r="B191" s="1" t="n">
-        <v>45829.9999999537</v>
+        <v>45997.9999999537</v>
       </c>
       <c r="C191" t="n">
-        <v>2.85</v>
+        <v>2.86</v>
       </c>
       <c r="D191" t="n">
-        <v>2.96</v>
+        <v>2.94</v>
       </c>
       <c r="E191" t="n">
-        <v>3.07</v>
+        <v>3.02</v>
       </c>
       <c r="F191" t="n">
-        <v>10.9</v>
+        <v>6.4</v>
       </c>
       <c r="G191" t="n">
-        <v>11.4</v>
+        <v>6.7</v>
       </c>
       <c r="H191" t="n">
-        <v>11.8</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="n">
-        <v>45830.0</v>
+        <v>45998.0</v>
       </c>
       <c r="B192" s="1" t="n">
-        <v>45830.9999999537</v>
+        <v>45998.9999999537</v>
       </c>
       <c r="C192" t="n">
-        <v>2.78</v>
+        <v>2.88</v>
       </c>
       <c r="D192" t="n">
-        <v>2.91</v>
+        <v>2.95</v>
       </c>
       <c r="E192" t="n">
-        <v>3.04</v>
+        <v>3.01</v>
       </c>
       <c r="F192" t="n">
-        <v>11.0</v>
+        <v>6.1</v>
       </c>
       <c r="G192" t="n">
-        <v>11.5</v>
+        <v>6.7</v>
       </c>
       <c r="H192" t="n">
-        <v>12.1</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="n">
-        <v>45831.0</v>
+        <v>45999.0</v>
       </c>
       <c r="B193" s="1" t="n">
-        <v>45831.9999999537</v>
+        <v>45999.9999999537</v>
       </c>
       <c r="C193" t="n">
-        <v>2.7</v>
+        <v>2.96</v>
       </c>
       <c r="D193" t="n">
-        <v>2.86</v>
+        <v>3.01</v>
       </c>
       <c r="E193" t="n">
-        <v>3.0</v>
+        <v>3.05</v>
       </c>
       <c r="F193" t="n">
-        <v>11.5</v>
+        <v>6.6</v>
       </c>
       <c r="G193" t="n">
-        <v>11.9</v>
+        <v>6.8</v>
       </c>
       <c r="H193" t="n">
-        <v>12.9</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="n">
-        <v>45832.0</v>
+        <v>46000.0</v>
       </c>
       <c r="B194" s="1" t="n">
-        <v>45832.9999999537</v>
+        <v>46000.9999999537</v>
       </c>
       <c r="C194" t="n">
-        <v>2.68</v>
+        <v>2.93</v>
       </c>
       <c r="D194" t="n">
-        <v>2.86</v>
+        <v>3.03</v>
       </c>
       <c r="E194" t="n">
-        <v>2.96</v>
+        <v>3.07</v>
       </c>
       <c r="F194" t="n">
-        <v>11.5</v>
+        <v>6.9</v>
       </c>
       <c r="G194" t="n">
-        <v>11.9</v>
+        <v>7.0</v>
       </c>
       <c r="H194" t="n">
-        <v>13.1</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="n">
-        <v>45833.0</v>
+        <v>46001.0</v>
       </c>
       <c r="B195" s="1" t="n">
-        <v>45833.9999999537</v>
+        <v>46001.9999999537</v>
       </c>
       <c r="C195" t="n">
-        <v>2.67</v>
+        <v>2.98</v>
       </c>
       <c r="D195" t="n">
-        <v>2.85</v>
+        <v>3.04</v>
       </c>
       <c r="E195" t="n">
-        <v>2.97</v>
+        <v>3.07</v>
       </c>
       <c r="F195" t="n">
-        <v>11.6</v>
+        <v>6.1</v>
       </c>
       <c r="G195" t="n">
-        <v>12.2</v>
+        <v>6.8</v>
       </c>
       <c r="H195" t="n">
-        <v>12.9</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="n">
-        <v>45834.0</v>
+        <v>46002.0</v>
       </c>
       <c r="B196" s="1" t="n">
-        <v>45834.9999999537</v>
+        <v>46002.9999999537</v>
       </c>
       <c r="C196" t="n">
-        <v>2.74</v>
+        <v>3.0</v>
       </c>
       <c r="D196" t="n">
-        <v>2.85</v>
+        <v>3.07</v>
       </c>
       <c r="E196" t="n">
-        <v>2.97</v>
+        <v>3.11</v>
       </c>
       <c r="F196" t="n">
-        <v>11.9</v>
+        <v>6.5</v>
       </c>
       <c r="G196" t="n">
-        <v>12.4</v>
+        <v>6.9</v>
       </c>
       <c r="H196" t="n">
-        <v>13.1</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="n">
-        <v>45835.0</v>
+        <v>46003.0</v>
       </c>
       <c r="B197" s="1" t="n">
-        <v>45835.9999999537</v>
+        <v>46003.9999999537</v>
       </c>
       <c r="C197" t="n">
-        <v>2.92</v>
+        <v>3.02</v>
       </c>
       <c r="D197" t="n">
-        <v>2.97</v>
+        <v>3.09</v>
       </c>
       <c r="E197" t="n">
-        <v>3.02</v>
+        <v>3.11</v>
       </c>
       <c r="F197" t="n">
-        <v>12.1</v>
+        <v>5.9</v>
       </c>
       <c r="G197" t="n">
-        <v>12.6</v>
+        <v>6.3</v>
       </c>
       <c r="H197" t="n">
-        <v>14.2</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="n">
-        <v>45836.0</v>
+        <v>46004.0</v>
       </c>
       <c r="B198" s="1" t="n">
-        <v>45836.9999999537</v>
+        <v>46004.9999999537</v>
       </c>
       <c r="C198" t="n">
-        <v>2.83</v>
+        <v>3.01</v>
       </c>
       <c r="D198" t="n">
-        <v>2.94</v>
+        <v>3.08</v>
       </c>
       <c r="E198" t="n">
-        <v>3.07</v>
+        <v>3.14</v>
       </c>
       <c r="F198" t="n">
-        <v>12.1</v>
+        <v>5.3</v>
       </c>
       <c r="G198" t="n">
-        <v>12.3</v>
+        <v>5.9</v>
       </c>
       <c r="H198" t="n">
-        <v>12.8</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="n">
-        <v>45837.0</v>
+        <v>46005.0</v>
       </c>
       <c r="B199" s="1" t="n">
-        <v>45837.9999999537</v>
+        <v>46005.9999999537</v>
       </c>
       <c r="C199" t="n">
-        <v>2.78</v>
+        <v>2.97</v>
       </c>
       <c r="D199" t="n">
-        <v>2.91</v>
+        <v>3.08</v>
       </c>
       <c r="E199" t="n">
-        <v>3.05</v>
+        <v>3.17</v>
       </c>
       <c r="F199" t="n">
-        <v>12.1</v>
+        <v>5.4</v>
       </c>
       <c r="G199" t="n">
-        <v>12.5</v>
+        <v>5.9</v>
       </c>
       <c r="H199" t="n">
-        <v>13.1</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="n">
-        <v>45838.0</v>
+        <v>46006.0</v>
       </c>
       <c r="B200" s="1" t="n">
-        <v>45838.9999999537</v>
+        <v>46006.9999999537</v>
       </c>
       <c r="C200" t="n">
-        <v>2.81</v>
+        <v>2.98</v>
       </c>
       <c r="D200" t="n">
-        <v>2.94</v>
+        <v>3.07</v>
       </c>
       <c r="E200" t="n">
-        <v>3.02</v>
+        <v>3.15</v>
       </c>
       <c r="F200" t="n">
-        <v>12.1</v>
+        <v>4.6</v>
       </c>
       <c r="G200" t="n">
-        <v>12.7</v>
+        <v>5.2</v>
       </c>
       <c r="H200" t="n">
-        <v>14.4</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="n">
-        <v>45839.0</v>
+        <v>46007.0</v>
       </c>
       <c r="B201" s="1" t="n">
-        <v>45839.9999999537</v>
+        <v>46007.9999999537</v>
       </c>
       <c r="C201" t="n">
-        <v>2.79</v>
+        <v>2.93</v>
       </c>
       <c r="D201" t="n">
-        <v>2.92</v>
+        <v>3.04</v>
       </c>
       <c r="E201" t="n">
-        <v>3.03</v>
+        <v>3.09</v>
       </c>
       <c r="F201" t="n">
-        <v>11.7</v>
+        <v>4.1</v>
       </c>
       <c r="G201" t="n">
-        <v>12.5</v>
+        <v>4.8</v>
       </c>
       <c r="H201" t="n">
-        <v>18.6</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="n">
-        <v>45840.0</v>
+        <v>46008.0</v>
       </c>
       <c r="B202" s="1" t="n">
-        <v>45840.9999999537</v>
+        <v>46008.9999999537</v>
       </c>
       <c r="C202" t="n">
-        <v>2.7</v>
+        <v>3.0</v>
       </c>
       <c r="D202" t="n">
-        <v>2.92</v>
+        <v>3.04</v>
       </c>
       <c r="E202" t="n">
-        <v>3.01</v>
+        <v>3.08</v>
       </c>
       <c r="F202" t="n">
-        <v>12.1</v>
+        <v>4.2</v>
       </c>
       <c r="G202" t="n">
-        <v>13.0</v>
+        <v>5.2</v>
       </c>
       <c r="H202" t="n">
-        <v>21.1</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="n">
-        <v>45841.0</v>
+        <v>46009.0</v>
       </c>
       <c r="B203" s="1" t="n">
-        <v>45841.9999999537</v>
+        <v>46009.9999999537</v>
       </c>
       <c r="C203" t="n">
-        <v>2.79</v>
+        <v>3.0</v>
       </c>
       <c r="D203" t="n">
-        <v>2.95</v>
+        <v>3.09</v>
       </c>
       <c r="E203" t="n">
-        <v>2.99</v>
+        <v>3.12</v>
       </c>
       <c r="F203" t="n">
-        <v>12.5</v>
+        <v>5.0</v>
       </c>
       <c r="G203" t="n">
-        <v>13.0</v>
+        <v>5.4</v>
       </c>
       <c r="H203" t="n">
-        <v>14.8</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="n">
-        <v>45842.0</v>
+        <v>46010.0</v>
       </c>
       <c r="B204" s="1" t="n">
-        <v>45842.9999999537</v>
+        <v>46010.9999999537</v>
       </c>
       <c r="C204" t="n">
-        <v>2.87</v>
+        <v>3.01</v>
       </c>
       <c r="D204" t="n">
-        <v>3.0</v>
+        <v>3.08</v>
       </c>
       <c r="E204" t="n">
-        <v>3.05</v>
+        <v>3.12</v>
       </c>
       <c r="F204" t="n">
-        <v>12.0</v>
+        <v>4.7</v>
       </c>
       <c r="G204" t="n">
-        <v>12.6</v>
+        <v>5.3</v>
       </c>
       <c r="H204" t="n">
-        <v>13.1</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="n">
-        <v>45843.0</v>
+        <v>46011.0</v>
       </c>
       <c r="B205" s="1" t="n">
-        <v>45843.9999999537</v>
+        <v>46011.9999999537</v>
       </c>
       <c r="C205" t="n">
-        <v>2.79</v>
+        <v>2.92</v>
       </c>
       <c r="D205" t="n">
-        <v>2.9</v>
+        <v>3.01</v>
       </c>
       <c r="E205" t="n">
-        <v>3.07</v>
+        <v>3.11</v>
       </c>
       <c r="F205" t="n">
-        <v>11.8</v>
+        <v>5.1</v>
       </c>
       <c r="G205" t="n">
-        <v>12.3</v>
+        <v>5.5</v>
       </c>
       <c r="H205" t="n">
-        <v>12.8</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="n">
-        <v>45844.0</v>
+        <v>46012.0</v>
       </c>
       <c r="B206" s="1" t="n">
-        <v>45844.9999999537</v>
+        <v>46012.9999999537</v>
       </c>
       <c r="C206" t="n">
-        <v>2.65</v>
+        <v>2.91</v>
       </c>
       <c r="D206" t="n">
-        <v>2.78</v>
+        <v>2.98</v>
       </c>
       <c r="E206" t="n">
-        <v>2.94</v>
+        <v>3.06</v>
       </c>
       <c r="F206" t="n">
-        <v>12.1</v>
+        <v>4.6</v>
       </c>
       <c r="G206" t="n">
-        <v>12.5</v>
+        <v>5.3</v>
       </c>
       <c r="H206" t="n">
-        <v>12.9</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="n">
-        <v>45845.0</v>
+        <v>46013.0</v>
       </c>
       <c r="B207" s="1" t="n">
-        <v>45845.9999999537</v>
+        <v>46013.9999999537</v>
       </c>
       <c r="C207" t="n">
-        <v>2.69</v>
+        <v>2.91</v>
       </c>
       <c r="D207" t="n">
-        <v>2.81</v>
+        <v>2.98</v>
       </c>
       <c r="E207" t="n">
-        <v>2.87</v>
+        <v>3.04</v>
       </c>
       <c r="F207" t="n">
-        <v>12.1</v>
+        <v>4.5</v>
       </c>
       <c r="G207" t="n">
-        <v>12.5</v>
+        <v>5.1</v>
       </c>
       <c r="H207" t="n">
-        <v>13.2</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="n">
-        <v>45846.0</v>
+        <v>46014.0</v>
       </c>
       <c r="B208" s="1" t="n">
-        <v>45846.9999999537</v>
+        <v>46014.9999999537</v>
       </c>
       <c r="C208" t="n">
-        <v>2.74</v>
+        <v>2.95</v>
       </c>
       <c r="D208" t="n">
-        <v>2.82</v>
+        <v>2.99</v>
       </c>
       <c r="E208" t="n">
-        <v>2.88</v>
+        <v>3.03</v>
       </c>
       <c r="F208" t="n">
-        <v>11.4</v>
+        <v>3.9</v>
       </c>
       <c r="G208" t="n">
-        <v>12.0</v>
+        <v>4.6</v>
       </c>
       <c r="H208" t="n">
-        <v>12.4</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="n">
-        <v>45847.0</v>
+        <v>46015.0</v>
       </c>
       <c r="B209" s="1" t="n">
-        <v>45847.9999999537</v>
+        <v>46015.9999999537</v>
       </c>
       <c r="C209" t="n">
-        <v>2.82</v>
+        <v>2.98</v>
       </c>
       <c r="D209" t="n">
-        <v>2.89</v>
+        <v>3.05</v>
       </c>
       <c r="E209" t="n">
-        <v>2.93</v>
+        <v>3.12</v>
       </c>
       <c r="F209" t="n">
-        <v>11.4</v>
+        <v>2.7</v>
       </c>
       <c r="G209" t="n">
-        <v>11.7</v>
+        <v>3.7</v>
       </c>
       <c r="H209" t="n">
-        <v>12.6</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="n">
-        <v>45848.0</v>
+        <v>46016.0</v>
       </c>
       <c r="B210" s="1" t="n">
-        <v>45848.9999999537</v>
+        <v>46016.9999999537</v>
       </c>
       <c r="C210" t="n">
-        <v>2.79</v>
+        <v>3.09</v>
       </c>
       <c r="D210" t="n">
-        <v>2.91</v>
+        <v>3.13</v>
       </c>
       <c r="E210" t="n">
-        <v>2.98</v>
+        <v>3.17</v>
       </c>
       <c r="F210" t="n">
-        <v>11.5</v>
+        <v>3.8</v>
       </c>
       <c r="G210" t="n">
-        <v>11.8</v>
+        <v>4.3</v>
       </c>
       <c r="H210" t="n">
-        <v>12.3</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="n">
-        <v>45849.0</v>
+        <v>46017.0</v>
       </c>
       <c r="B211" s="1" t="n">
-        <v>45849.9999999537</v>
+        <v>46017.9999999537</v>
       </c>
       <c r="C211" t="n">
-        <v>2.75</v>
+        <v>3.08</v>
       </c>
       <c r="D211" t="n">
-        <v>2.85</v>
+        <v>3.13</v>
       </c>
       <c r="E211" t="n">
-        <v>2.96</v>
+        <v>3.18</v>
       </c>
       <c r="F211" t="n">
-        <v>11.5</v>
+        <v>3.9</v>
       </c>
       <c r="G211" t="n">
-        <v>11.8</v>
+        <v>4.4</v>
       </c>
       <c r="H211" t="n">
-        <v>12.1</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="n">
-        <v>45850.0</v>
+        <v>46018.0</v>
       </c>
       <c r="B212" s="1" t="n">
-        <v>45850.9999999537</v>
+        <v>46018.9999999537</v>
       </c>
       <c r="C212" t="n">
-        <v>2.74</v>
+        <v>3.0</v>
       </c>
       <c r="D212" t="n">
-        <v>2.82</v>
+        <v>3.09</v>
       </c>
       <c r="E212" t="n">
-        <v>2.93</v>
+        <v>3.18</v>
       </c>
       <c r="F212" t="n">
-        <v>11.4</v>
+        <v>3.6</v>
       </c>
       <c r="G212" t="n">
-        <v>11.7</v>
+        <v>4.3</v>
       </c>
       <c r="H212" t="n">
-        <v>11.9</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="n">
-        <v>45851.0</v>
+        <v>46019.0</v>
       </c>
       <c r="B213" s="1" t="n">
-        <v>45851.9999999537</v>
+        <v>46019.9999999537</v>
       </c>
       <c r="C213" t="n">
-        <v>2.75</v>
+        <v>3.01</v>
       </c>
       <c r="D213" t="n">
-        <v>2.82</v>
+        <v>3.08</v>
       </c>
       <c r="E213" t="n">
-        <v>2.92</v>
+        <v>3.13</v>
       </c>
       <c r="F213" t="n">
-        <v>11.5</v>
+        <v>3.6</v>
       </c>
       <c r="G213" t="n">
-        <v>11.9</v>
+        <v>4.2</v>
       </c>
       <c r="H213" t="n">
-        <v>12.2</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="n">
-        <v>45852.0</v>
+        <v>46020.0</v>
       </c>
       <c r="B214" s="1" t="n">
-        <v>45852.9999999537</v>
+        <v>46020.9999999537</v>
       </c>
       <c r="C214" t="n">
-        <v>2.83</v>
+        <v>2.92</v>
       </c>
       <c r="D214" t="n">
+        <v>3.01</v>
+      </c>
+      <c r="E214" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="F214" t="n">
         <v>2.9</v>
       </c>
-      <c r="E214" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G214" t="n">
-        <v>12.5</v>
+        <v>3.9</v>
       </c>
       <c r="H214" t="n">
-        <v>18.5</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="n">
-        <v>45853.0</v>
+        <v>46021.0</v>
       </c>
       <c r="B215" s="1" t="n">
-        <v>45853.9999999537</v>
+        <v>46021.9999999537</v>
       </c>
       <c r="C215" t="n">
-        <v>2.84</v>
+        <v>2.97</v>
       </c>
       <c r="D215" t="n">
-        <v>2.92</v>
+        <v>3.02</v>
       </c>
       <c r="E215" t="n">
-        <v>2.99</v>
+        <v>3.06</v>
       </c>
       <c r="F215" t="n">
-        <v>12.4</v>
+        <v>2.9</v>
       </c>
       <c r="G215" t="n">
-        <v>12.8</v>
+        <v>3.6</v>
       </c>
       <c r="H215" t="n">
-        <v>13.4</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="n">
-        <v>45854.0</v>
+        <v>46022.0</v>
       </c>
       <c r="B216" s="1" t="n">
-        <v>45854.9999999537</v>
+        <v>46022.9999999537</v>
       </c>
       <c r="C216" t="n">
-        <v>2.79</v>
+        <v>2.92</v>
       </c>
       <c r="D216" t="n">
-        <v>2.9</v>
+        <v>3.0</v>
       </c>
       <c r="E216" t="n">
-        <v>2.99</v>
+        <v>3.08</v>
       </c>
       <c r="F216" t="n">
-        <v>12.2</v>
+        <v>1.9</v>
       </c>
       <c r="G216" t="n">
-        <v>12.6</v>
+        <v>3.1</v>
       </c>
       <c r="H216" t="n">
-        <v>13.0</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="n">
-        <v>45855.0</v>
+        <v>46023.0</v>
       </c>
       <c r="B217" s="1" t="n">
-        <v>45855.9999999537</v>
+        <v>46023.9999999537</v>
       </c>
       <c r="C217" t="n">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="D217" t="n">
-        <v>2.89</v>
+        <v>2.9</v>
       </c>
       <c r="E217" t="n">
-        <v>2.93</v>
+        <v>3.0</v>
       </c>
       <c r="F217" t="n">
-        <v>12.0</v>
+        <v>3.3</v>
       </c>
       <c r="G217" t="n">
-        <v>12.3</v>
+        <v>3.7</v>
       </c>
       <c r="H217" t="n">
-        <v>12.7</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="n">
-        <v>45856.0</v>
+        <v>46024.0</v>
       </c>
       <c r="B218" s="1" t="n">
-        <v>45856.9999999537</v>
+        <v>46024.9999999537</v>
       </c>
       <c r="C218" t="n">
-        <v>2.85</v>
+        <v>2.75</v>
       </c>
       <c r="D218" t="n">
-        <v>2.89</v>
+        <v>2.81</v>
       </c>
       <c r="E218" t="n">
-        <v>2.92</v>
+        <v>2.86</v>
       </c>
       <c r="F218" t="n">
-        <v>11.9</v>
+        <v>3.3</v>
       </c>
       <c r="G218" t="n">
-        <v>12.2</v>
+        <v>3.7</v>
       </c>
       <c r="H218" t="n">
-        <v>13.7</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="n">
-        <v>45857.0</v>
+        <v>46025.0</v>
       </c>
       <c r="B219" s="1" t="n">
-        <v>45857.9999999537</v>
+        <v>46025.9999999537</v>
       </c>
       <c r="C219" t="n">
-        <v>2.77</v>
+        <v>2.79</v>
       </c>
       <c r="D219" t="n">
-        <v>2.86</v>
+        <v>2.84</v>
       </c>
       <c r="E219" t="n">
-        <v>2.93</v>
+        <v>2.9</v>
       </c>
       <c r="F219" t="n">
-        <v>11.8</v>
+        <v>2.5</v>
       </c>
       <c r="G219" t="n">
-        <v>12.3</v>
+        <v>3.5</v>
       </c>
       <c r="H219" t="n">
-        <v>12.9</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="n">
-        <v>45858.0</v>
+        <v>46026.0</v>
       </c>
       <c r="B220" s="1" t="n">
-        <v>45858.9999999537</v>
+        <v>46026.9999999537</v>
       </c>
       <c r="C220" t="n">
-        <v>2.74</v>
+        <v>2.82</v>
       </c>
       <c r="D220" t="n">
-        <v>2.83</v>
+        <v>2.9</v>
       </c>
       <c r="E220" t="n">
-        <v>2.91</v>
+        <v>2.96</v>
       </c>
       <c r="F220" t="n">
-        <v>12.2</v>
+        <v>2.6</v>
       </c>
       <c r="G220" t="n">
-        <v>12.8</v>
+        <v>3.7</v>
       </c>
       <c r="H220" t="n">
-        <v>13.4</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="n">
-        <v>45859.0</v>
+        <v>46027.0</v>
       </c>
       <c r="B221" s="1" t="n">
-        <v>45859.9999999537</v>
+        <v>46027.9999999537</v>
       </c>
       <c r="C221" t="n">
-        <v>2.77</v>
+        <v>2.9</v>
       </c>
       <c r="D221" t="n">
-        <v>2.82</v>
+        <v>2.99</v>
       </c>
       <c r="E221" t="n">
-        <v>2.87</v>
+        <v>3.02</v>
       </c>
       <c r="F221" t="n">
-        <v>12.9</v>
+        <v>2.8</v>
       </c>
       <c r="G221" t="n">
-        <v>13.3</v>
+        <v>3.5</v>
       </c>
       <c r="H221" t="n">
-        <v>14.0</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="n">
-        <v>45860.0</v>
+        <v>46028.0</v>
       </c>
       <c r="B222" s="1" t="n">
-        <v>45860.9999999537</v>
+        <v>46028.9999999537</v>
       </c>
       <c r="C222" t="n">
-        <v>2.85</v>
+        <v>2.93</v>
       </c>
       <c r="D222" t="n">
-        <v>2.88</v>
+        <v>3.0</v>
       </c>
       <c r="E222" t="n">
-        <v>2.92</v>
+        <v>3.03</v>
       </c>
       <c r="F222" t="n">
-        <v>12.6</v>
+        <v>2.3</v>
       </c>
       <c r="G222" t="n">
-        <v>12.9</v>
+        <v>3.6</v>
       </c>
       <c r="H222" t="n">
-        <v>13.3</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="n">
-        <v>45861.0</v>
+        <v>46029.0</v>
       </c>
       <c r="B223" s="1" t="n">
-        <v>45861.9999999537</v>
+        <v>46029.9999999537</v>
       </c>
       <c r="C223" t="n">
-        <v>2.78</v>
+        <v>2.88</v>
       </c>
       <c r="D223" t="n">
-        <v>2.89</v>
+        <v>3.0</v>
       </c>
       <c r="E223" t="n">
-        <v>2.94</v>
+        <v>3.05</v>
       </c>
       <c r="F223" t="n">
-        <v>12.4</v>
+        <v>2.6</v>
       </c>
       <c r="G223" t="n">
-        <v>12.8</v>
+        <v>4.2</v>
       </c>
       <c r="H223" t="n">
-        <v>13.6</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="n">
-        <v>45862.0</v>
+        <v>46030.0</v>
       </c>
       <c r="B224" s="1" t="n">
-        <v>45862.9999999537</v>
+        <v>46030.9999999537</v>
       </c>
       <c r="C224" t="n">
-        <v>2.77</v>
+        <v>2.87</v>
       </c>
       <c r="D224" t="n">
-        <v>2.86</v>
+        <v>2.96</v>
       </c>
       <c r="E224" t="n">
-        <v>2.94</v>
+        <v>3.0</v>
       </c>
       <c r="F224" t="n">
-        <v>12.5</v>
+        <v>2.9</v>
       </c>
       <c r="G224" t="n">
-        <v>12.8</v>
+        <v>4.0</v>
       </c>
       <c r="H224" t="n">
-        <v>13.2</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="n">
-        <v>45863.0</v>
+        <v>46031.0</v>
       </c>
       <c r="B225" s="1" t="n">
-        <v>45863.9999999537</v>
+        <v>46031.9999999537</v>
       </c>
       <c r="C225" t="n">
         <v>2.77</v>
       </c>
       <c r="D225" t="n">
-        <v>2.88</v>
+        <v>2.87</v>
       </c>
       <c r="E225" t="n">
-        <v>2.94</v>
+        <v>2.96</v>
       </c>
       <c r="F225" t="n">
-        <v>12.4</v>
+        <v>2.3</v>
       </c>
       <c r="G225" t="n">
-        <v>12.9</v>
+        <v>3.9</v>
       </c>
       <c r="H225" t="n">
-        <v>13.6</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="n">
-        <v>45864.0</v>
+        <v>46032.0</v>
       </c>
       <c r="B226" s="1" t="n">
-        <v>45864.9999999537</v>
+        <v>46032.9999999537</v>
       </c>
       <c r="C226" t="n">
-        <v>2.8</v>
+        <v>2.83</v>
       </c>
       <c r="D226" t="n">
-        <v>2.86</v>
+        <v>2.89</v>
       </c>
       <c r="E226" t="n">
-        <v>2.94</v>
+        <v>2.99</v>
       </c>
       <c r="F226" t="n">
-        <v>12.8</v>
+        <v>1.9</v>
       </c>
       <c r="G226" t="n">
-        <v>13.0</v>
+        <v>4.0</v>
       </c>
       <c r="H226" t="n">
-        <v>13.5</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="n">
-        <v>45865.0</v>
+        <v>46033.0</v>
       </c>
       <c r="B227" s="1" t="n">
-        <v>45865.9999999537</v>
+        <v>46033.9999999537</v>
       </c>
       <c r="C227" t="n">
-        <v>2.68</v>
+        <v>2.95</v>
       </c>
       <c r="D227" t="n">
-        <v>2.82</v>
+        <v>3.02</v>
       </c>
       <c r="E227" t="n">
-        <v>2.93</v>
+        <v>3.07</v>
       </c>
       <c r="F227" t="n">
-        <v>12.3</v>
+        <v>1.8</v>
       </c>
       <c r="G227" t="n">
-        <v>12.8</v>
+        <v>2.8</v>
       </c>
       <c r="H227" t="n">
-        <v>13.1</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="n">
-        <v>45866.0</v>
+        <v>46034.0</v>
       </c>
       <c r="B228" s="1" t="n">
-        <v>45866.9999999537</v>
+        <v>46034.9999999537</v>
       </c>
       <c r="C228" t="n">
-        <v>2.77</v>
+        <v>2.93</v>
       </c>
       <c r="D228" t="n">
-        <v>2.83</v>
+        <v>3.04</v>
       </c>
       <c r="E228" t="n">
-        <v>2.87</v>
+        <v>3.1</v>
       </c>
       <c r="F228" t="n">
-        <v>12.1</v>
+        <v>2.3</v>
       </c>
       <c r="G228" t="n">
-        <v>12.7</v>
+        <v>3.7</v>
       </c>
       <c r="H228" t="n">
-        <v>13.3</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="n">
-        <v>45867.0</v>
+        <v>46035.0</v>
       </c>
       <c r="B229" s="1" t="n">
-        <v>45867.9999999537</v>
+        <v>46035.9999999537</v>
       </c>
       <c r="C229" t="n">
-        <v>2.84</v>
+        <v>2.95</v>
       </c>
       <c r="D229" t="n">
-        <v>2.86</v>
+        <v>3.02</v>
       </c>
       <c r="E229" t="n">
-        <v>2.87</v>
+        <v>3.06</v>
       </c>
       <c r="F229" t="n">
-        <v>12.4</v>
+        <v>3.6</v>
       </c>
       <c r="G229" t="n">
-        <v>12.5</v>
+        <v>4.3</v>
       </c>
       <c r="H229" t="n">
-        <v>12.5</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="n">
-        <v>45868.0</v>
+        <v>46036.0</v>
       </c>
       <c r="B230" s="1" t="n">
-        <v>45868.9999999537</v>
-[...6 lines deleted...]
-      <c r="H230"/>
+        <v>46036.9999999537</v>
+      </c>
+      <c r="C230" t="n">
+        <v>2.97</v>
+      </c>
+      <c r="D230" t="n">
+        <v>3.04</v>
+      </c>
+      <c r="E230" t="n">
+        <v>3.07</v>
+      </c>
+      <c r="F230" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="G230" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="H230" t="n">
+        <v>5.1</v>
+      </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="n">
-        <v>45869.0</v>
+        <v>46037.0</v>
       </c>
       <c r="B231" s="1" t="n">
-        <v>45869.9999999537</v>
+        <v>46037.9999999537</v>
       </c>
       <c r="C231" t="n">
-        <v>2.82</v>
+        <v>2.98</v>
       </c>
       <c r="D231" t="n">
-        <v>2.88</v>
+        <v>3.06</v>
       </c>
       <c r="E231" t="n">
-        <v>2.94</v>
+        <v>3.08</v>
       </c>
       <c r="F231" t="n">
-        <v>12.3</v>
+        <v>4.1</v>
       </c>
       <c r="G231" t="n">
-        <v>12.6</v>
+        <v>4.9</v>
       </c>
       <c r="H231" t="n">
-        <v>13.2</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="n">
-        <v>45870.0</v>
+        <v>46038.0</v>
       </c>
       <c r="B232" s="1" t="n">
-        <v>45870.9999999537</v>
+        <v>46038.9999999537</v>
       </c>
       <c r="C232" t="n">
-        <v>2.78</v>
+        <v>3.04</v>
       </c>
       <c r="D232" t="n">
-        <v>2.86</v>
+        <v>3.08</v>
       </c>
       <c r="E232" t="n">
-        <v>2.92</v>
+        <v>3.11</v>
       </c>
       <c r="F232" t="n">
-        <v>12.2</v>
+        <v>3.9</v>
       </c>
       <c r="G232" t="n">
-        <v>12.6</v>
+        <v>4.5</v>
       </c>
       <c r="H232" t="n">
-        <v>13.1</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1" t="n">
-        <v>45871.0</v>
+        <v>46039.0</v>
       </c>
       <c r="B233" s="1" t="n">
-        <v>45871.9999999537</v>
+        <v>46039.9999999537</v>
       </c>
       <c r="C233" t="n">
-        <v>2.75</v>
+        <v>2.97</v>
       </c>
       <c r="D233" t="n">
-        <v>2.84</v>
+        <v>3.04</v>
       </c>
       <c r="E233" t="n">
-        <v>2.9</v>
+        <v>3.13</v>
       </c>
       <c r="F233" t="n">
-        <v>12.1</v>
+        <v>4.1</v>
       </c>
       <c r="G233" t="n">
-        <v>12.4</v>
+        <v>4.7</v>
       </c>
       <c r="H233" t="n">
-        <v>12.8</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1" t="n">
-        <v>45872.0</v>
+        <v>46040.0</v>
       </c>
       <c r="B234" s="1" t="n">
-        <v>45872.9999999537</v>
+        <v>46040.9999999537</v>
       </c>
       <c r="C234" t="n">
-        <v>2.82</v>
+        <v>3.01</v>
       </c>
       <c r="D234" t="n">
-        <v>2.89</v>
+        <v>3.1</v>
       </c>
       <c r="E234" t="n">
-        <v>2.94</v>
+        <v>3.17</v>
       </c>
       <c r="F234" t="n">
-        <v>12.1</v>
+        <v>3.5</v>
       </c>
       <c r="G234" t="n">
-        <v>12.4</v>
+        <v>4.3</v>
       </c>
       <c r="H234" t="n">
-        <v>12.6</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1" t="n">
-        <v>45873.0</v>
+        <v>46041.0</v>
       </c>
       <c r="B235" s="1" t="n">
-        <v>45873.9999999537</v>
+        <v>46041.9999999537</v>
       </c>
       <c r="C235" t="n">
-        <v>2.88</v>
+        <v>3.07</v>
       </c>
       <c r="D235" t="n">
-        <v>2.94</v>
+        <v>3.14</v>
       </c>
       <c r="E235" t="n">
-        <v>2.98</v>
+        <v>3.18</v>
       </c>
       <c r="F235" t="n">
-        <v>11.9</v>
+        <v>2.1</v>
       </c>
       <c r="G235" t="n">
-        <v>12.4</v>
+        <v>3.3</v>
       </c>
       <c r="H235" t="n">
-        <v>12.8</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="1" t="n">
-        <v>45874.0</v>
+        <v>46042.0</v>
       </c>
       <c r="B236" s="1" t="n">
-        <v>45874.9999999537</v>
+        <v>46042.9999999537</v>
       </c>
       <c r="C236" t="n">
-        <v>2.85</v>
+        <v>3.0</v>
       </c>
       <c r="D236" t="n">
-        <v>2.93</v>
+        <v>3.11</v>
       </c>
       <c r="E236" t="n">
-        <v>2.98</v>
+        <v>3.17</v>
       </c>
       <c r="F236" t="n">
-        <v>11.9</v>
+        <v>2.3</v>
       </c>
       <c r="G236" t="n">
-        <v>12.5</v>
+        <v>3.2</v>
       </c>
       <c r="H236" t="n">
-        <v>13.1</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="n">
-        <v>45875.0</v>
+        <v>46043.0</v>
       </c>
       <c r="B237" s="1" t="n">
-        <v>45875.9999999537</v>
+        <v>46043.9999999537</v>
       </c>
       <c r="C237" t="n">
-        <v>2.86</v>
+        <v>2.83</v>
       </c>
       <c r="D237" t="n">
-        <v>2.97</v>
+        <v>2.99</v>
       </c>
       <c r="E237" t="n">
-        <v>3.01</v>
+        <v>3.08</v>
       </c>
       <c r="F237" t="n">
-        <v>12.1</v>
+        <v>2.6</v>
       </c>
       <c r="G237" t="n">
-        <v>12.5</v>
+        <v>3.4</v>
       </c>
       <c r="H237" t="n">
-        <v>12.9</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="n">
-        <v>45876.0</v>
+        <v>46044.0</v>
       </c>
       <c r="B238" s="1" t="n">
-        <v>45876.9999999537</v>
+        <v>46044.9999999537</v>
       </c>
       <c r="C238" t="n">
         <v>2.79</v>
       </c>
       <c r="D238" t="n">
-        <v>2.92</v>
+        <v>2.88</v>
       </c>
       <c r="E238" t="n">
-        <v>3.01</v>
+        <v>2.93</v>
       </c>
       <c r="F238" t="n">
-        <v>11.9</v>
+        <v>2.2</v>
       </c>
       <c r="G238" t="n">
-        <v>12.3</v>
+        <v>3.5</v>
       </c>
       <c r="H238" t="n">
-        <v>12.9</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="n">
-        <v>45877.0</v>
+        <v>46045.0</v>
       </c>
       <c r="B239" s="1" t="n">
-        <v>45877.9999999537</v>
+        <v>46045.9999999537</v>
       </c>
       <c r="C239" t="n">
-        <v>2.8</v>
+        <v>2.81</v>
       </c>
       <c r="D239" t="n">
+        <v>2.89</v>
+      </c>
+      <c r="E239" t="n">
+        <v>2.92</v>
+      </c>
+      <c r="F239" t="n">
         <v>2.9</v>
       </c>
-      <c r="E239" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G239" t="n">
-        <v>12.6</v>
+        <v>3.6</v>
       </c>
       <c r="H239" t="n">
-        <v>13.0</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="n">
-        <v>45878.0</v>
+        <v>46046.0</v>
       </c>
       <c r="B240" s="1" t="n">
-        <v>45878.9999999537</v>
+        <v>46046.9999999537</v>
       </c>
       <c r="C240" t="n">
-        <v>2.8</v>
+        <v>2.81</v>
       </c>
       <c r="D240" t="n">
-        <v>2.92</v>
+        <v>2.87</v>
       </c>
       <c r="E240" t="n">
-        <v>3.02</v>
+        <v>2.94</v>
       </c>
       <c r="F240" t="n">
-        <v>12.4</v>
+        <v>2.9</v>
       </c>
       <c r="G240" t="n">
-        <v>12.8</v>
+        <v>3.9</v>
       </c>
       <c r="H240" t="n">
-        <v>13.5</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="n">
-        <v>45879.0</v>
+        <v>46047.0</v>
       </c>
       <c r="B241" s="1" t="n">
-        <v>45879.9999999537</v>
+        <v>46047.9999999537</v>
       </c>
       <c r="C241" t="n">
-        <v>2.8</v>
+        <v>2.69</v>
       </c>
       <c r="D241" t="n">
+        <v>2.83</v>
+      </c>
+      <c r="E241" t="n">
         <v>2.94</v>
       </c>
-      <c r="E241" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F241" t="n">
-        <v>12.8</v>
+        <v>3.6</v>
       </c>
       <c r="G241" t="n">
-        <v>13.1</v>
+        <v>4.3</v>
       </c>
       <c r="H241" t="n">
-        <v>13.7</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="n">
-        <v>45880.0</v>
+        <v>46048.0</v>
       </c>
       <c r="B242" s="1" t="n">
-        <v>45880.9999999537</v>
+        <v>46048.9999999537</v>
       </c>
       <c r="C242" t="n">
-        <v>2.82</v>
+        <v>0.0</v>
       </c>
       <c r="D242" t="n">
-        <v>2.99</v>
+        <v>1.08</v>
       </c>
       <c r="E242" t="n">
-        <v>3.08</v>
+        <v>2.85</v>
       </c>
       <c r="F242" t="n">
-        <v>12.4</v>
+        <v>4.3</v>
       </c>
       <c r="G242" t="n">
-        <v>13.0</v>
+        <v>5.4</v>
       </c>
       <c r="H242" t="n">
-        <v>13.5</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="n">
-        <v>45881.0</v>
+        <v>46049.0</v>
       </c>
       <c r="B243" s="1" t="n">
-        <v>45881.9999999537</v>
+        <v>46049.9999999537</v>
       </c>
       <c r="C243" t="n">
-        <v>2.79</v>
+        <v>1.73</v>
       </c>
       <c r="D243" t="n">
-        <v>2.94</v>
+        <v>2.83</v>
       </c>
       <c r="E243" t="n">
-        <v>3.04</v>
+        <v>3.17</v>
       </c>
       <c r="F243" t="n">
-        <v>12.4</v>
+        <v>4.2</v>
       </c>
       <c r="G243" t="n">
-        <v>12.9</v>
+        <v>5.2</v>
       </c>
       <c r="H243" t="n">
-        <v>13.9</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="n">
-        <v>45882.0</v>
+        <v>46050.0</v>
       </c>
       <c r="B244" s="1" t="n">
-        <v>45882.9999999537</v>
+        <v>46050.9999999537</v>
       </c>
       <c r="C244" t="n">
-        <v>2.73</v>
+        <v>3.05</v>
       </c>
       <c r="D244" t="n">
-        <v>2.88</v>
+        <v>3.1</v>
       </c>
       <c r="E244" t="n">
-        <v>3.0</v>
+        <v>3.15</v>
       </c>
       <c r="F244" t="n">
-        <v>12.6</v>
+        <v>3.6</v>
       </c>
       <c r="G244" t="n">
-        <v>13.1</v>
+        <v>4.5</v>
       </c>
       <c r="H244" t="n">
-        <v>13.6</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="n">
-        <v>45883.0</v>
+        <v>46051.0</v>
       </c>
       <c r="B245" s="1" t="n">
-        <v>45883.9999999537</v>
+        <v>46051.9999999537</v>
       </c>
       <c r="C245" t="n">
-        <v>2.77</v>
+        <v>3.01</v>
       </c>
       <c r="D245" t="n">
-        <v>2.9</v>
+        <v>3.12</v>
       </c>
       <c r="E245" t="n">
-        <v>2.97</v>
+        <v>3.18</v>
       </c>
       <c r="F245" t="n">
-        <v>13.1</v>
+        <v>3.6</v>
       </c>
       <c r="G245" t="n">
-        <v>13.6</v>
+        <v>4.9</v>
       </c>
       <c r="H245" t="n">
-        <v>14.4</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="n">
-        <v>45884.0</v>
+        <v>46052.0</v>
       </c>
       <c r="B246" s="1" t="n">
-        <v>45884.9999999537</v>
+        <v>46052.9999999537</v>
       </c>
       <c r="C246" t="n">
-        <v>2.78</v>
+        <v>2.94</v>
       </c>
       <c r="D246" t="n">
-        <v>2.92</v>
+        <v>3.1</v>
       </c>
       <c r="E246" t="n">
-        <v>3.0</v>
+        <v>3.19</v>
       </c>
       <c r="F246" t="n">
-        <v>13.4</v>
+        <v>3.8</v>
       </c>
       <c r="G246" t="n">
-        <v>13.8</v>
+        <v>5.0</v>
       </c>
       <c r="H246" t="n">
-        <v>14.7</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="n">
-        <v>45885.0</v>
+        <v>46053.0</v>
       </c>
       <c r="B247" s="1" t="n">
-        <v>45885.9999999537</v>
+        <v>46053.9999999537</v>
       </c>
       <c r="C247" t="n">
-        <v>2.79</v>
+        <v>2.96</v>
       </c>
       <c r="D247" t="n">
-        <v>2.88</v>
+        <v>2.99</v>
       </c>
       <c r="E247" t="n">
-        <v>2.97</v>
+        <v>3.04</v>
       </c>
       <c r="F247" t="n">
-        <v>13.4</v>
+        <v>4.0</v>
       </c>
       <c r="G247" t="n">
-        <v>13.8</v>
+        <v>5.0</v>
       </c>
       <c r="H247" t="n">
-        <v>14.6</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="n">
-        <v>45886.0</v>
+        <v>46054.0</v>
       </c>
       <c r="B248" s="1" t="n">
-        <v>45886.9999999537</v>
+        <v>46054.9999999537</v>
       </c>
       <c r="C248" t="n">
-        <v>2.75</v>
+        <v>2.99</v>
       </c>
       <c r="D248" t="n">
-        <v>2.85</v>
+        <v>3.04</v>
       </c>
       <c r="E248" t="n">
-        <v>2.96</v>
+        <v>3.05</v>
       </c>
       <c r="F248" t="n">
-        <v>12.6</v>
+        <v>4.6</v>
       </c>
       <c r="G248" t="n">
-        <v>13.3</v>
+        <v>5.0</v>
       </c>
       <c r="H248" t="n">
-        <v>13.7</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="n">
-        <v>45887.0</v>
+        <v>46055.0</v>
       </c>
       <c r="B249" s="1" t="n">
-        <v>45887.9999999537</v>
+        <v>46055.9999999537</v>
       </c>
       <c r="C249" t="n">
-        <v>2.79</v>
+        <v>2.99</v>
       </c>
       <c r="D249" t="n">
-        <v>2.92</v>
+        <v>3.01</v>
       </c>
       <c r="E249" t="n">
-        <v>3.0</v>
+        <v>3.04</v>
       </c>
       <c r="F249" t="n">
-        <v>12.6</v>
+        <v>2.9</v>
       </c>
       <c r="G249" t="n">
-        <v>13.0</v>
+        <v>4.4</v>
       </c>
       <c r="H249" t="n">
-        <v>16.6</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="n">
-        <v>45888.0</v>
+        <v>46056.0</v>
       </c>
       <c r="B250" s="1" t="n">
-        <v>45888.9999999537</v>
+        <v>46056.9999999537</v>
       </c>
       <c r="C250" t="n">
-        <v>2.71</v>
+        <v>2.97</v>
       </c>
       <c r="D250" t="n">
-        <v>2.87</v>
+        <v>2.99</v>
       </c>
       <c r="E250" t="n">
-        <v>2.99</v>
+        <v>3.01</v>
       </c>
       <c r="F250" t="n">
-        <v>12.6</v>
+        <v>3.1</v>
       </c>
       <c r="G250" t="n">
-        <v>13.0</v>
+        <v>4.2</v>
       </c>
       <c r="H250" t="n">
-        <v>13.5</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="n">
-        <v>45889.0</v>
+        <v>46057.0</v>
       </c>
       <c r="B251" s="1" t="n">
-        <v>45889.9999999537</v>
+        <v>46057.9999999537</v>
       </c>
       <c r="C251" t="n">
-        <v>2.7</v>
+        <v>2.88</v>
       </c>
       <c r="D251" t="n">
-        <v>2.81</v>
+        <v>2.96</v>
       </c>
       <c r="E251" t="n">
-        <v>2.92</v>
+        <v>3.01</v>
       </c>
       <c r="F251" t="n">
-        <v>12.6</v>
+        <v>3.4</v>
       </c>
       <c r="G251" t="n">
-        <v>13.1</v>
+        <v>4.5</v>
       </c>
       <c r="H251" t="n">
-        <v>13.6</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="n">
-        <v>45890.0</v>
+        <v>46058.0</v>
       </c>
       <c r="B252" s="1" t="n">
-        <v>45890.9999999537</v>
+        <v>46058.9999999537</v>
       </c>
       <c r="C252" t="n">
-        <v>2.54</v>
+        <v>2.85</v>
       </c>
       <c r="D252" t="n">
-        <v>2.79</v>
+        <v>2.88</v>
       </c>
       <c r="E252" t="n">
-        <v>2.86</v>
+        <v>2.91</v>
       </c>
       <c r="F252" t="n">
-        <v>12.5</v>
+        <v>4.3</v>
       </c>
       <c r="G252" t="n">
-        <v>13.2</v>
+        <v>5.1</v>
       </c>
       <c r="H252" t="n">
-        <v>13.8</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="n">
-        <v>45891.0</v>
+        <v>46059.0</v>
       </c>
       <c r="B253" s="1" t="n">
-        <v>45891.9999999537</v>
+        <v>46059.9999999537</v>
       </c>
       <c r="C253" t="n">
-        <v>2.75</v>
+        <v>2.81</v>
       </c>
       <c r="D253" t="n">
-        <v>2.84</v>
+        <v>2.85</v>
       </c>
       <c r="E253" t="n">
-        <v>2.9</v>
+        <v>2.91</v>
       </c>
       <c r="F253" t="n">
-        <v>12.3</v>
+        <v>4.8</v>
       </c>
       <c r="G253" t="n">
-        <v>12.9</v>
+        <v>5.2</v>
       </c>
       <c r="H253" t="n">
-        <v>13.2</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="n">
-        <v>45892.0</v>
+        <v>46060.0</v>
       </c>
       <c r="B254" s="1" t="n">
-        <v>45892.9999999537</v>
+        <v>46060.9999999537</v>
       </c>
       <c r="C254" t="n">
-        <v>2.77</v>
+        <v>2.88</v>
       </c>
       <c r="D254" t="n">
-        <v>2.85</v>
+        <v>2.93</v>
       </c>
       <c r="E254" t="n">
-        <v>2.93</v>
+        <v>2.97</v>
       </c>
       <c r="F254" t="n">
-        <v>11.9</v>
+        <v>4.6</v>
       </c>
       <c r="G254" t="n">
-        <v>12.3</v>
+        <v>5.1</v>
       </c>
       <c r="H254" t="n">
-        <v>12.6</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="n">
-        <v>45893.0</v>
+        <v>46061.0</v>
       </c>
       <c r="B255" s="1" t="n">
-        <v>45893.9999999537</v>
+        <v>46061.9999999537</v>
       </c>
       <c r="C255" t="n">
-        <v>2.67</v>
+        <v>2.85</v>
       </c>
       <c r="D255" t="n">
-        <v>2.86</v>
+        <v>2.95</v>
       </c>
       <c r="E255" t="n">
-        <v>2.97</v>
+        <v>3.02</v>
       </c>
       <c r="F255" t="n">
-        <v>11.6</v>
+        <v>4.9</v>
       </c>
       <c r="G255" t="n">
-        <v>11.9</v>
+        <v>5.1</v>
       </c>
       <c r="H255" t="n">
-        <v>12.2</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="n">
-        <v>45894.0</v>
+        <v>46062.0</v>
       </c>
       <c r="B256" s="1" t="n">
-        <v>45894.9999999537</v>
+        <v>46062.9999999537</v>
       </c>
       <c r="C256" t="n">
-        <v>2.76</v>
+        <v>2.92</v>
       </c>
       <c r="D256" t="n">
-        <v>2.89</v>
+        <v>3.01</v>
       </c>
       <c r="E256" t="n">
-        <v>2.97</v>
+        <v>3.05</v>
       </c>
       <c r="F256" t="n">
-        <v>11.6</v>
+        <v>4.6</v>
       </c>
       <c r="G256" t="n">
-        <v>12.2</v>
+        <v>4.9</v>
       </c>
       <c r="H256" t="n">
-        <v>12.6</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="n">
-        <v>45895.0</v>
+        <v>46063.0</v>
       </c>
       <c r="B257" s="1" t="n">
-        <v>45895.9999999537</v>
+        <v>46063.9999999537</v>
       </c>
       <c r="C257" t="n">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="D257" t="n">
-        <v>2.85</v>
+        <v>2.93</v>
       </c>
       <c r="E257" t="n">
-        <v>2.93</v>
+        <v>3.01</v>
       </c>
       <c r="F257" t="n">
-        <v>11.9</v>
+        <v>4.6</v>
       </c>
       <c r="G257" t="n">
-        <v>12.3</v>
+        <v>4.8</v>
       </c>
       <c r="H257" t="n">
-        <v>12.8</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="n">
-        <v>45896.0</v>
+        <v>46064.0</v>
       </c>
       <c r="B258" s="1" t="n">
-        <v>45896.9999999537</v>
+        <v>46064.9999999537</v>
       </c>
       <c r="C258" t="n">
-        <v>2.74</v>
+        <v>2.71</v>
       </c>
       <c r="D258" t="n">
-        <v>2.86</v>
+        <v>2.82</v>
       </c>
       <c r="E258" t="n">
-        <v>2.91</v>
+        <v>2.9</v>
       </c>
       <c r="F258" t="n">
-        <v>12.0</v>
+        <v>4.4</v>
       </c>
       <c r="G258" t="n">
-        <v>12.4</v>
+        <v>4.7</v>
       </c>
       <c r="H258" t="n">
-        <v>12.9</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="n">
-        <v>45897.0</v>
+        <v>46065.0</v>
       </c>
       <c r="B259" s="1" t="n">
-        <v>45897.9999999537</v>
+        <v>46065.9999999537</v>
       </c>
       <c r="C259" t="n">
-        <v>2.69</v>
+        <v>2.68</v>
       </c>
       <c r="D259" t="n">
-        <v>2.8</v>
+        <v>2.77</v>
       </c>
       <c r="E259" t="n">
-        <v>2.89</v>
+        <v>2.82</v>
       </c>
       <c r="F259" t="n">
-        <v>12.3</v>
+        <v>4.7</v>
       </c>
       <c r="G259" t="n">
-        <v>13.0</v>
+        <v>5.1</v>
       </c>
       <c r="H259" t="n">
-        <v>13.9</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="n">
-        <v>45898.0</v>
+        <v>46066.0</v>
       </c>
       <c r="B260" s="1" t="n">
-        <v>45898.9999999537</v>
+        <v>46066.9999999537</v>
       </c>
       <c r="C260" t="n">
-        <v>2.71</v>
+        <v>2.79</v>
       </c>
       <c r="D260" t="n">
-        <v>2.78</v>
+        <v>2.84</v>
       </c>
       <c r="E260" t="n">
-        <v>2.85</v>
+        <v>2.89</v>
       </c>
       <c r="F260" t="n">
-        <v>12.8</v>
+        <v>5.0</v>
       </c>
       <c r="G260" t="n">
-        <v>13.1</v>
+        <v>5.4</v>
       </c>
       <c r="H260" t="n">
-        <v>13.6</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="n">
-        <v>45899.0</v>
+        <v>46067.0</v>
       </c>
       <c r="B261" s="1" t="n">
-        <v>45899.9999999537</v>
+        <v>46067.9999999537</v>
       </c>
       <c r="C261" t="n">
-        <v>2.76</v>
+        <v>2.85</v>
       </c>
       <c r="D261" t="n">
-        <v>2.82</v>
+        <v>2.91</v>
       </c>
       <c r="E261" t="n">
-        <v>2.89</v>
+        <v>3.02</v>
       </c>
       <c r="F261" t="n">
-        <v>12.8</v>
+        <v>4.6</v>
       </c>
       <c r="G261" t="n">
-        <v>13.0</v>
+        <v>4.9</v>
       </c>
       <c r="H261" t="n">
-        <v>13.3</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="n">
-        <v>45900.0</v>
+        <v>46068.0</v>
       </c>
       <c r="B262" s="1" t="n">
-        <v>45900.9999999537</v>
+        <v>46068.9999999537</v>
       </c>
       <c r="C262" t="n">
-        <v>2.69</v>
+        <v>2.91</v>
       </c>
       <c r="D262" t="n">
-        <v>2.81</v>
+        <v>3.02</v>
       </c>
       <c r="E262" t="n">
-        <v>2.93</v>
+        <v>3.09</v>
       </c>
       <c r="F262" t="n">
-        <v>12.5</v>
+        <v>4.1</v>
       </c>
       <c r="G262" t="n">
-        <v>12.8</v>
+        <v>4.6</v>
       </c>
       <c r="H262" t="n">
-        <v>13.1</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="n">
-        <v>45901.0</v>
+        <v>46069.0</v>
       </c>
       <c r="B263" s="1" t="n">
-        <v>45901.9999999537</v>
+        <v>46069.9999999537</v>
       </c>
       <c r="C263" t="n">
-        <v>2.68</v>
+        <v>2.82</v>
       </c>
       <c r="D263" t="n">
-        <v>2.83</v>
+        <v>2.92</v>
       </c>
       <c r="E263" t="n">
-        <v>2.91</v>
+        <v>3.0</v>
       </c>
       <c r="F263" t="n">
-        <v>12.5</v>
+        <v>2.5</v>
       </c>
       <c r="G263" t="n">
-        <v>13.1</v>
+        <v>4.2</v>
       </c>
       <c r="H263" t="n">
-        <v>13.6</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="n">
-        <v>45902.0</v>
+        <v>46070.0</v>
       </c>
       <c r="B264" s="1" t="n">
-        <v>45902.9999999537</v>
+        <v>46070.9999999537</v>
       </c>
       <c r="C264" t="n">
-        <v>2.74</v>
+        <v>2.89</v>
       </c>
       <c r="D264" t="n">
-        <v>2.83</v>
+        <v>2.95</v>
       </c>
       <c r="E264" t="n">
-        <v>2.9</v>
+        <v>3.0</v>
       </c>
       <c r="F264" t="n">
-        <v>12.6</v>
+        <v>4.3</v>
       </c>
       <c r="G264" t="n">
-        <v>13.0</v>
+        <v>4.5</v>
       </c>
       <c r="H264" t="n">
-        <v>13.3</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="n">
-        <v>45903.0</v>
+        <v>46071.0</v>
       </c>
       <c r="B265" s="1" t="n">
-        <v>45903.9999999537</v>
+        <v>46071.9999999537</v>
       </c>
       <c r="C265" t="n">
-        <v>2.74</v>
+        <v>2.97</v>
       </c>
       <c r="D265" t="n">
-        <v>2.86</v>
+        <v>3.04</v>
       </c>
       <c r="E265" t="n">
-        <v>2.91</v>
+        <v>3.06</v>
       </c>
       <c r="F265" t="n">
-        <v>12.6</v>
+        <v>4.3</v>
       </c>
       <c r="G265" t="n">
-        <v>12.9</v>
+        <v>4.5</v>
       </c>
       <c r="H265" t="n">
-        <v>13.3</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="n">
-        <v>45904.0</v>
+        <v>46072.0</v>
       </c>
       <c r="B266" s="1" t="n">
-        <v>45904.9999999537</v>
+        <v>46072.9999999537</v>
       </c>
       <c r="C266" t="n">
-        <v>2.7</v>
+        <v>2.94</v>
       </c>
       <c r="D266" t="n">
-        <v>2.86</v>
+        <v>3.01</v>
       </c>
       <c r="E266" t="n">
-        <v>2.93</v>
+        <v>3.06</v>
       </c>
       <c r="F266" t="n">
-        <v>12.5</v>
+        <v>3.9</v>
       </c>
       <c r="G266" t="n">
-        <v>13.0</v>
+        <v>4.4</v>
       </c>
       <c r="H266" t="n">
-        <v>13.6</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="n">
-        <v>45905.0</v>
+        <v>46073.0</v>
       </c>
       <c r="B267" s="1" t="n">
-        <v>45905.9999999537</v>
+        <v>46073.9999999537</v>
       </c>
       <c r="C267" t="n">
-        <v>2.81</v>
+        <v>3.02</v>
       </c>
       <c r="D267" t="n">
-        <v>2.9</v>
+        <v>3.14</v>
       </c>
       <c r="E267" t="n">
-        <v>2.95</v>
+        <v>3.2</v>
       </c>
       <c r="F267" t="n">
-        <v>12.7</v>
+        <v>3.6</v>
       </c>
       <c r="G267" t="n">
-        <v>13.0</v>
+        <v>4.3</v>
       </c>
       <c r="H267" t="n">
-        <v>13.4</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="n">
-        <v>45906.0</v>
+        <v>46074.0</v>
       </c>
       <c r="B268" s="1" t="n">
-        <v>45906.9999999537</v>
+        <v>46074.9999999537</v>
       </c>
       <c r="C268" t="n">
-        <v>2.88</v>
+        <v>3.05</v>
       </c>
       <c r="D268" t="n">
-        <v>2.94</v>
+        <v>3.12</v>
       </c>
       <c r="E268" t="n">
-        <v>3.0</v>
+        <v>3.18</v>
       </c>
       <c r="F268" t="n">
-        <v>12.2</v>
+        <v>4.2</v>
       </c>
       <c r="G268" t="n">
-        <v>12.7</v>
+        <v>4.6</v>
       </c>
       <c r="H268" t="n">
-        <v>13.1</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="n">
-        <v>45907.0</v>
+        <v>46075.0</v>
       </c>
       <c r="B269" s="1" t="n">
-        <v>45907.9999999537</v>
+        <v>46075.9999999537</v>
       </c>
       <c r="C269" t="n">
-        <v>2.78</v>
+        <v>2.96</v>
       </c>
       <c r="D269" t="n">
-        <v>2.9</v>
+        <v>3.09</v>
       </c>
       <c r="E269" t="n">
-        <v>3.0</v>
+        <v>3.17</v>
       </c>
       <c r="F269" t="n">
-        <v>12.1</v>
+        <v>4.6</v>
       </c>
       <c r="G269" t="n">
-        <v>12.3</v>
+        <v>4.9</v>
       </c>
       <c r="H269" t="n">
-        <v>12.6</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="n">
-        <v>45908.0</v>
+        <v>46076.0</v>
       </c>
       <c r="B270" s="1" t="n">
-        <v>45908.9999999537</v>
+        <v>46076.9999999537</v>
       </c>
       <c r="C270" t="n">
-        <v>2.77</v>
+        <v>3.0</v>
       </c>
       <c r="D270" t="n">
-        <v>2.89</v>
+        <v>3.06</v>
       </c>
       <c r="E270" t="n">
-        <v>2.96</v>
+        <v>3.13</v>
       </c>
       <c r="F270" t="n">
-        <v>12.1</v>
+        <v>5.0</v>
       </c>
       <c r="G270" t="n">
-        <v>12.4</v>
+        <v>5.2</v>
       </c>
       <c r="H270" t="n">
-        <v>12.8</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="n">
-        <v>45909.0</v>
+        <v>46077.0</v>
       </c>
       <c r="B271" s="1" t="n">
-        <v>45909.9999999537</v>
+        <v>46077.9999999537</v>
       </c>
       <c r="C271" t="n">
-        <v>2.51</v>
+        <v>3.06</v>
       </c>
       <c r="D271" t="n">
-        <v>2.77</v>
+        <v>3.11</v>
       </c>
       <c r="E271" t="n">
-        <v>2.93</v>
+        <v>3.16</v>
       </c>
       <c r="F271" t="n">
-        <v>12.0</v>
+        <v>5.1</v>
       </c>
       <c r="G271" t="n">
-        <v>12.2</v>
+        <v>5.2</v>
       </c>
       <c r="H271" t="n">
-        <v>13.1</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="n">
-        <v>45910.0</v>
+        <v>46078.0</v>
       </c>
       <c r="B272" s="1" t="n">
-        <v>45910.9999999537</v>
+        <v>46078.9999999537</v>
       </c>
       <c r="C272" t="n">
-        <v>2.75</v>
+        <v>3.1</v>
       </c>
       <c r="D272" t="n">
-        <v>2.87</v>
+        <v>3.17</v>
       </c>
       <c r="E272" t="n">
-        <v>2.92</v>
+        <v>3.23</v>
       </c>
       <c r="F272" t="n">
-        <v>11.9</v>
+        <v>4.8</v>
       </c>
       <c r="G272" t="n">
-        <v>12.1</v>
+        <v>5.1</v>
       </c>
       <c r="H272" t="n">
-        <v>12.5</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="n">
-        <v>45911.0</v>
+        <v>46079.0</v>
       </c>
       <c r="B273" s="1" t="n">
-        <v>45911.9999999537</v>
+        <v>46079.9999999537</v>
       </c>
       <c r="C273" t="n">
-        <v>2.77</v>
+        <v>2.98</v>
       </c>
       <c r="D273" t="n">
-        <v>2.88</v>
+        <v>3.12</v>
       </c>
       <c r="E273" t="n">
-        <v>2.94</v>
+        <v>3.26</v>
       </c>
       <c r="F273" t="n">
-        <v>11.8</v>
+        <v>4.8</v>
       </c>
       <c r="G273" t="n">
-        <v>12.1</v>
+        <v>5.2</v>
       </c>
       <c r="H273" t="n">
-        <v>12.4</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="n">
-        <v>45912.0</v>
+        <v>46080.0</v>
       </c>
       <c r="B274" s="1" t="n">
-        <v>45912.9999999537</v>
+        <v>46080.9999999537</v>
       </c>
       <c r="C274" t="n">
-        <v>2.93</v>
+        <v>2.95</v>
       </c>
       <c r="D274" t="n">
-        <v>2.97</v>
+        <v>3.07</v>
       </c>
       <c r="E274" t="n">
-        <v>3.01</v>
+        <v>3.23</v>
       </c>
       <c r="F274" t="n">
-        <v>11.8</v>
+        <v>4.8</v>
       </c>
       <c r="G274" t="n">
-        <v>12.0</v>
+        <v>5.3</v>
       </c>
       <c r="H274" t="n">
-        <v>12.4</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="n">
-        <v>45913.0</v>
+        <v>46081.0</v>
       </c>
       <c r="B275" s="1" t="n">
-        <v>45913.9999999537</v>
+        <v>46081.9999999537</v>
       </c>
       <c r="C275" t="n">
-        <v>2.93</v>
+        <v>2.85</v>
       </c>
       <c r="D275" t="n">
-        <v>2.98</v>
+        <v>3.0</v>
       </c>
       <c r="E275" t="n">
-        <v>3.01</v>
+        <v>3.17</v>
       </c>
       <c r="F275" t="n">
-        <v>11.6</v>
+        <v>5.1</v>
       </c>
       <c r="G275" t="n">
-        <v>11.8</v>
+        <v>5.4</v>
       </c>
       <c r="H275" t="n">
-        <v>12.0</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="n">
-        <v>45914.0</v>
+        <v>46082.0</v>
       </c>
       <c r="B276" s="1" t="n">
-        <v>45914.9999999537</v>
+        <v>46082.9999999537</v>
       </c>
       <c r="C276" t="n">
-        <v>2.89</v>
+        <v>2.8</v>
       </c>
       <c r="D276" t="n">
-        <v>2.93</v>
+        <v>3.0</v>
       </c>
       <c r="E276" t="n">
-        <v>2.97</v>
+        <v>3.15</v>
       </c>
       <c r="F276" t="n">
-        <v>11.4</v>
+        <v>5.1</v>
       </c>
       <c r="G276" t="n">
-        <v>11.7</v>
+        <v>5.4</v>
       </c>
       <c r="H276" t="n">
-        <v>11.8</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="n">
-        <v>45915.0</v>
+        <v>46083.0</v>
       </c>
       <c r="B277" s="1" t="n">
-        <v>45915.9999999537</v>
+        <v>46083.9999999537</v>
       </c>
       <c r="C277" t="n">
-        <v>2.89</v>
+        <v>2.84</v>
       </c>
       <c r="D277" t="n">
-        <v>2.93</v>
+        <v>3.05</v>
       </c>
       <c r="E277" t="n">
-        <v>2.97</v>
+        <v>3.12</v>
       </c>
       <c r="F277" t="n">
-        <v>11.2</v>
+        <v>5.3</v>
       </c>
       <c r="G277" t="n">
-        <v>11.6</v>
+        <v>5.4</v>
       </c>
       <c r="H277" t="n">
-        <v>12.1</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="n">
-        <v>45916.0</v>
+        <v>46084.0</v>
       </c>
       <c r="B278" s="1" t="n">
-        <v>45916.9999999537</v>
+        <v>46084.9999999537</v>
       </c>
       <c r="C278" t="n">
-        <v>2.92</v>
+        <v>3.01</v>
       </c>
       <c r="D278" t="n">
-        <v>2.96</v>
+        <v>3.12</v>
       </c>
       <c r="E278" t="n">
-        <v>2.98</v>
+        <v>3.25</v>
       </c>
       <c r="F278" t="n">
-        <v>11.3</v>
+        <v>4.9</v>
       </c>
       <c r="G278" t="n">
-        <v>11.6</v>
+        <v>5.3</v>
       </c>
       <c r="H278" t="n">
-        <v>11.8</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="n">
-        <v>45917.0</v>
+        <v>46085.0</v>
       </c>
       <c r="B279" s="1" t="n">
-        <v>45917.9999999537</v>
+        <v>46085.9999999537</v>
       </c>
       <c r="C279" t="n">
-        <v>2.81</v>
+        <v>3.07</v>
       </c>
       <c r="D279" t="n">
-        <v>2.95</v>
+        <v>3.17</v>
       </c>
       <c r="E279" t="n">
-        <v>3.0</v>
+        <v>3.22</v>
       </c>
       <c r="F279" t="n">
-        <v>11.1</v>
+        <v>5.2</v>
       </c>
       <c r="G279" t="n">
-        <v>11.6</v>
+        <v>5.4</v>
       </c>
       <c r="H279" t="n">
-        <v>12.2</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="n">
-        <v>45918.0</v>
+        <v>46086.0</v>
       </c>
       <c r="B280" s="1" t="n">
-        <v>45918.9999999537</v>
+        <v>46086.9999999537</v>
       </c>
       <c r="C280" t="n">
-        <v>2.79</v>
+        <v>3.05</v>
       </c>
       <c r="D280" t="n">
-        <v>2.92</v>
+        <v>3.17</v>
       </c>
       <c r="E280" t="n">
-        <v>3.02</v>
+        <v>3.23</v>
       </c>
       <c r="F280" t="n">
-        <v>11.4</v>
+        <v>5.1</v>
       </c>
       <c r="G280" t="n">
-        <v>11.9</v>
+        <v>5.4</v>
       </c>
       <c r="H280" t="n">
-        <v>12.4</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="n">
-        <v>45919.0</v>
+        <v>46087.0</v>
       </c>
       <c r="B281" s="1" t="n">
-        <v>45919.9999999537</v>
+        <v>46087.9999999537</v>
       </c>
       <c r="C281" t="n">
-        <v>2.83</v>
+        <v>3.1</v>
       </c>
       <c r="D281" t="n">
-        <v>2.94</v>
+        <v>3.16</v>
       </c>
       <c r="E281" t="n">
-        <v>3.03</v>
+        <v>3.2</v>
       </c>
       <c r="F281" t="n">
-        <v>11.8</v>
+        <v>5.3</v>
       </c>
       <c r="G281" t="n">
-        <v>12.3</v>
+        <v>5.6</v>
       </c>
       <c r="H281" t="n">
-        <v>12.8</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="n">
-        <v>45920.0</v>
+        <v>46088.0</v>
       </c>
       <c r="B282" s="1" t="n">
-        <v>45920.9999999537</v>
+        <v>46088.9999999537</v>
       </c>
       <c r="C282" t="n">
-        <v>2.77</v>
+        <v>3.02</v>
       </c>
       <c r="D282" t="n">
-        <v>2.88</v>
+        <v>3.12</v>
       </c>
       <c r="E282" t="n">
-        <v>3.02</v>
+        <v>3.2</v>
       </c>
       <c r="F282" t="n">
-        <v>12.1</v>
+        <v>5.4</v>
       </c>
       <c r="G282" t="n">
-        <v>12.6</v>
+        <v>5.8</v>
       </c>
       <c r="H282" t="n">
-        <v>13.1</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="n">
-        <v>45921.0</v>
+        <v>46089.0</v>
       </c>
       <c r="B283" s="1" t="n">
-        <v>45921.9999999537</v>
+        <v>46089.9999999537</v>
       </c>
       <c r="C283" t="n">
-        <v>2.67</v>
+        <v>3.1</v>
       </c>
       <c r="D283" t="n">
-        <v>2.81</v>
+        <v>3.16</v>
       </c>
       <c r="E283" t="n">
-        <v>2.94</v>
+        <v>3.21</v>
       </c>
       <c r="F283" t="n">
-        <v>12.4</v>
+        <v>5.5</v>
       </c>
       <c r="G283" t="n">
-        <v>12.7</v>
+        <v>5.8</v>
       </c>
       <c r="H283" t="n">
-        <v>13.1</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="n">
-        <v>45922.0</v>
+        <v>46090.0</v>
       </c>
       <c r="B284" s="1" t="n">
-        <v>45922.9999999537</v>
+        <v>46090.9999999537</v>
       </c>
       <c r="C284" t="n">
-        <v>2.75</v>
+        <v>2.99</v>
       </c>
       <c r="D284" t="n">
-        <v>2.85</v>
+        <v>3.14</v>
       </c>
       <c r="E284" t="n">
-        <v>2.91</v>
+        <v>3.2</v>
       </c>
       <c r="F284" t="n">
-        <v>11.8</v>
+        <v>5.6</v>
       </c>
       <c r="G284" t="n">
-        <v>12.5</v>
+        <v>5.9</v>
       </c>
       <c r="H284" t="n">
-        <v>12.8</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="n">
-        <v>45923.0</v>
+        <v>46091.0</v>
       </c>
       <c r="B285" s="1" t="n">
-        <v>45923.9999999537</v>
+        <v>46091.9999999537</v>
       </c>
       <c r="C285" t="n">
-        <v>2.81</v>
+        <v>3.06</v>
       </c>
       <c r="D285" t="n">
-        <v>2.91</v>
+        <v>3.13</v>
       </c>
       <c r="E285" t="n">
-        <v>2.96</v>
+        <v>3.15</v>
       </c>
       <c r="F285" t="n">
-        <v>11.4</v>
+        <v>5.7</v>
       </c>
       <c r="G285" t="n">
-        <v>11.9</v>
+        <v>6.0</v>
       </c>
       <c r="H285" t="n">
-        <v>12.1</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="n">
-        <v>45924.0</v>
+        <v>46092.0</v>
       </c>
       <c r="B286" s="1" t="n">
-        <v>45924.9999999537</v>
+        <v>46092.9999999537</v>
       </c>
       <c r="C286" t="n">
-        <v>2.79</v>
+        <v>3.04</v>
       </c>
       <c r="D286" t="n">
-        <v>2.91</v>
+        <v>3.11</v>
       </c>
       <c r="E286" t="n">
-        <v>2.98</v>
+        <v>3.14</v>
       </c>
       <c r="F286" t="n">
-        <v>10.9</v>
+        <v>5.8</v>
       </c>
       <c r="G286" t="n">
-        <v>11.5</v>
+        <v>6.0</v>
       </c>
       <c r="H286" t="n">
-        <v>11.9</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="n">
-        <v>45925.0</v>
+        <v>46093.0</v>
       </c>
       <c r="B287" s="1" t="n">
-        <v>45925.9999999537</v>
+        <v>46093.9999999537</v>
       </c>
       <c r="C287" t="n">
-        <v>2.82</v>
+        <v>3.08</v>
       </c>
       <c r="D287" t="n">
-        <v>2.91</v>
+        <v>3.14</v>
       </c>
       <c r="E287" t="n">
-        <v>2.95</v>
+        <v>3.17</v>
       </c>
       <c r="F287" t="n">
-        <v>11.1</v>
+        <v>6.1</v>
       </c>
       <c r="G287" t="n">
-        <v>11.4</v>
+        <v>6.2</v>
       </c>
       <c r="H287" t="n">
-        <v>11.6</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="n">
-        <v>45926.0</v>
+        <v>46094.0</v>
       </c>
       <c r="B288" s="1" t="n">
-        <v>45926.9999999537</v>
+        <v>46094.9999999537</v>
       </c>
       <c r="C288" t="n">
-        <v>2.83</v>
+        <v>2.94</v>
       </c>
       <c r="D288" t="n">
-        <v>2.93</v>
+        <v>3.06</v>
       </c>
       <c r="E288" t="n">
-        <v>2.99</v>
+        <v>3.15</v>
       </c>
       <c r="F288" t="n">
-        <v>11.2</v>
+        <v>5.6</v>
       </c>
       <c r="G288" t="n">
-        <v>11.5</v>
+        <v>6.1</v>
       </c>
       <c r="H288" t="n">
-        <v>11.8</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="n">
-        <v>45927.0</v>
+        <v>46095.0</v>
       </c>
       <c r="B289" s="1" t="n">
-        <v>45927.9999999537</v>
+        <v>46095.9999999537</v>
       </c>
       <c r="C289" t="n">
         <v>2.82</v>
       </c>
       <c r="D289" t="n">
-        <v>2.91</v>
+        <v>2.89</v>
       </c>
       <c r="E289" t="n">
-        <v>3.0</v>
+        <v>3.01</v>
       </c>
       <c r="F289" t="n">
-        <v>11.3</v>
+        <v>6.0</v>
       </c>
       <c r="G289" t="n">
-        <v>11.5</v>
+        <v>6.4</v>
       </c>
       <c r="H289" t="n">
-        <v>11.9</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="n">
-        <v>45928.0</v>
+        <v>46096.0</v>
       </c>
       <c r="B290" s="1" t="n">
-        <v>45928.9999999537</v>
+        <v>46096.9999999537</v>
       </c>
       <c r="C290" t="n">
-        <v>2.76</v>
+        <v>2.91</v>
       </c>
       <c r="D290" t="n">
-        <v>2.88</v>
+        <v>2.99</v>
       </c>
       <c r="E290" t="n">
-        <v>3.0</v>
+        <v>3.04</v>
       </c>
       <c r="F290" t="n">
-        <v>11.0</v>
+        <v>6.2</v>
       </c>
       <c r="G290" t="n">
-        <v>11.5</v>
+        <v>6.4</v>
       </c>
       <c r="H290" t="n">
-        <v>11.7</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="n">
-        <v>45929.0</v>
+        <v>46097.0</v>
       </c>
       <c r="B291" s="1" t="n">
-        <v>45929.9999999537</v>
+        <v>46097.9999999537</v>
       </c>
       <c r="C291" t="n">
-        <v>2.8</v>
+        <v>2.87</v>
       </c>
       <c r="D291" t="n">
-        <v>2.92</v>
+        <v>3.04</v>
       </c>
       <c r="E291" t="n">
-        <v>2.99</v>
+        <v>3.1</v>
       </c>
       <c r="F291" t="n">
-        <v>10.8</v>
+        <v>5.8</v>
       </c>
       <c r="G291" t="n">
-        <v>11.3</v>
+        <v>6.2</v>
       </c>
       <c r="H291" t="n">
-        <v>11.6</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="n">
-        <v>45930.0</v>
+        <v>46098.0</v>
       </c>
       <c r="B292" s="1" t="n">
-        <v>45930.9999999537</v>
+        <v>46098.9999999537</v>
       </c>
       <c r="C292" t="n">
-        <v>2.82</v>
+        <v>3.06</v>
       </c>
       <c r="D292" t="n">
-        <v>2.94</v>
+        <v>3.13</v>
       </c>
       <c r="E292" t="n">
-        <v>3.01</v>
+        <v>3.16</v>
       </c>
       <c r="F292" t="n">
-        <v>10.6</v>
+        <v>5.4</v>
       </c>
       <c r="G292" t="n">
-        <v>10.9</v>
+        <v>5.9</v>
       </c>
       <c r="H292" t="n">
-        <v>11.1</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="n">
-        <v>45931.0</v>
+        <v>46099.0</v>
       </c>
       <c r="B293" s="1" t="n">
-        <v>45931.9999999537</v>
+        <v>46099.9999999537</v>
       </c>
       <c r="C293" t="n">
-        <v>2.88</v>
+        <v>3.08</v>
       </c>
       <c r="D293" t="n">
-        <v>2.99</v>
+        <v>3.15</v>
       </c>
       <c r="E293" t="n">
-        <v>3.04</v>
+        <v>3.19</v>
       </c>
       <c r="F293" t="n">
-        <v>10.3</v>
+        <v>5.4</v>
       </c>
       <c r="G293" t="n">
-        <v>10.7</v>
+        <v>6.2</v>
       </c>
       <c r="H293" t="n">
-        <v>10.9</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="n">
-        <v>45932.0</v>
+        <v>46100.0</v>
       </c>
       <c r="B294" s="1" t="n">
-        <v>45932.9999999537</v>
+        <v>46100.9999999537</v>
       </c>
       <c r="C294" t="n">
-        <v>2.86</v>
+        <v>3.03</v>
       </c>
       <c r="D294" t="n">
-        <v>2.98</v>
+        <v>3.14</v>
       </c>
       <c r="E294" t="n">
-        <v>3.06</v>
+        <v>3.19</v>
       </c>
       <c r="F294" t="n">
-        <v>10.1</v>
+        <v>5.8</v>
       </c>
       <c r="G294" t="n">
-        <v>10.6</v>
+        <v>6.2</v>
       </c>
       <c r="H294" t="n">
-        <v>10.8</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="n">
-        <v>45933.0</v>
+        <v>46101.0</v>
       </c>
       <c r="B295" s="1" t="n">
-        <v>45933.9999999537</v>
+        <v>46101.9999999537</v>
       </c>
       <c r="C295" t="n">
-        <v>2.81</v>
+        <v>2.98</v>
       </c>
       <c r="D295" t="n">
-        <v>2.94</v>
+        <v>3.08</v>
       </c>
       <c r="E295" t="n">
-        <v>3.04</v>
+        <v>3.13</v>
       </c>
       <c r="F295" t="n">
-        <v>9.9</v>
+        <v>5.9</v>
       </c>
       <c r="G295" t="n">
-        <v>10.3</v>
+        <v>6.2</v>
       </c>
       <c r="H295" t="n">
-        <v>10.6</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="n">
-        <v>45934.0</v>
+        <v>46102.0</v>
       </c>
       <c r="B296" s="1" t="n">
-        <v>45934.9999999537</v>
+        <v>46102.9999999537</v>
       </c>
       <c r="C296" t="n">
-        <v>2.63</v>
+        <v>2.98</v>
       </c>
       <c r="D296" t="n">
-        <v>2.77</v>
+        <v>3.03</v>
       </c>
       <c r="E296" t="n">
-        <v>2.96</v>
+        <v>3.09</v>
       </c>
       <c r="F296" t="n">
-        <v>9.9</v>
+        <v>5.8</v>
       </c>
       <c r="G296" t="n">
-        <v>10.2</v>
+        <v>6.2</v>
       </c>
       <c r="H296" t="n">
-        <v>10.3</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="n">
-        <v>45935.0</v>
+        <v>46103.0</v>
       </c>
       <c r="B297" s="1" t="n">
-        <v>45935.9999999537</v>
+        <v>46103.9999999537</v>
       </c>
       <c r="C297" t="n">
-        <v>2.69</v>
+        <v>2.91</v>
       </c>
       <c r="D297" t="n">
-        <v>2.78</v>
+        <v>3.02</v>
       </c>
       <c r="E297" t="n">
-        <v>2.87</v>
+        <v>3.11</v>
       </c>
       <c r="F297" t="n">
-        <v>9.9</v>
+        <v>5.7</v>
       </c>
       <c r="G297" t="n">
-        <v>10.3</v>
+        <v>6.2</v>
       </c>
       <c r="H297" t="n">
-        <v>10.4</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="n">
-        <v>45936.0</v>
+        <v>46104.0</v>
       </c>
       <c r="B298" s="1" t="n">
-        <v>45936.9999999537</v>
+        <v>46104.9999999537</v>
       </c>
       <c r="C298" t="n">
-        <v>2.8</v>
+        <v>3.0</v>
       </c>
       <c r="D298" t="n">
-        <v>2.89</v>
+        <v>3.06</v>
       </c>
       <c r="E298" t="n">
-        <v>2.94</v>
+        <v>3.09</v>
       </c>
       <c r="F298" t="n">
-        <v>10.0</v>
+        <v>5.8</v>
       </c>
       <c r="G298" t="n">
-        <v>10.3</v>
+        <v>6.2</v>
       </c>
       <c r="H298" t="n">
-        <v>10.5</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="n">
-        <v>45937.0</v>
+        <v>46105.0</v>
       </c>
       <c r="B299" s="1" t="n">
-        <v>45937.9999999537</v>
+        <v>46105.9999999537</v>
       </c>
       <c r="C299" t="n">
-        <v>2.84</v>
+        <v>2.95</v>
       </c>
       <c r="D299" t="n">
-        <v>2.95</v>
+        <v>3.06</v>
       </c>
       <c r="E299" t="n">
-        <v>3.0</v>
+        <v>3.13</v>
       </c>
       <c r="F299" t="n">
-        <v>10.2</v>
+        <v>5.9</v>
       </c>
       <c r="G299" t="n">
-        <v>10.4</v>
+        <v>6.2</v>
       </c>
       <c r="H299" t="n">
-        <v>10.6</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="n">
-        <v>45938.0</v>
+        <v>46106.0</v>
       </c>
       <c r="B300" s="1" t="n">
-        <v>45938.9999999537</v>
+        <v>46106.9999999537</v>
       </c>
       <c r="C300" t="n">
-        <v>2.8</v>
+        <v>2.79</v>
       </c>
       <c r="D300" t="n">
-        <v>2.94</v>
+        <v>2.93</v>
       </c>
       <c r="E300" t="n">
-        <v>3.03</v>
+        <v>3.06</v>
       </c>
       <c r="F300" t="n">
-        <v>10.1</v>
+        <v>6.1</v>
       </c>
       <c r="G300" t="n">
-        <v>10.4</v>
+        <v>6.4</v>
       </c>
       <c r="H300" t="n">
-        <v>10.6</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="n">
-        <v>45939.0</v>
+        <v>46107.0</v>
       </c>
       <c r="B301" s="1" t="n">
-        <v>45939.9999999537</v>
+        <v>46107.9999999537</v>
       </c>
       <c r="C301" t="n">
-        <v>2.85</v>
+        <v>2.89</v>
       </c>
       <c r="D301" t="n">
-        <v>2.94</v>
+        <v>2.96</v>
       </c>
       <c r="E301" t="n">
-        <v>2.99</v>
+        <v>3.01</v>
       </c>
       <c r="F301" t="n">
-        <v>10.3</v>
+        <v>5.9</v>
       </c>
       <c r="G301" t="n">
-        <v>10.6</v>
+        <v>6.1</v>
       </c>
       <c r="H301" t="n">
-        <v>10.8</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="n">
-        <v>45940.0</v>
+        <v>46108.0</v>
       </c>
       <c r="B302" s="1" t="n">
-        <v>45940.9999999537</v>
+        <v>46108.9999999537</v>
       </c>
       <c r="C302" t="n">
-        <v>2.95</v>
+        <v>2.98</v>
       </c>
       <c r="D302" t="n">
-        <v>3.03</v>
+        <v>3.04</v>
       </c>
       <c r="E302" t="n">
         <v>3.08</v>
       </c>
       <c r="F302" t="n">
-        <v>10.1</v>
+        <v>5.6</v>
       </c>
       <c r="G302" t="n">
-        <v>10.4</v>
+        <v>6.0</v>
       </c>
       <c r="H302" t="n">
-        <v>10.7</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="n">
-        <v>45941.0</v>
+        <v>46109.0</v>
       </c>
       <c r="B303" s="1" t="n">
-        <v>45941.9999999537</v>
+        <v>46109.9999999537</v>
       </c>
       <c r="C303" t="n">
-        <v>2.9</v>
+        <v>2.95</v>
       </c>
       <c r="D303" t="n">
         <v>3.03</v>
       </c>
       <c r="E303" t="n">
-        <v>3.09</v>
+        <v>3.11</v>
       </c>
       <c r="F303" t="n">
-        <v>10.3</v>
+        <v>5.7</v>
       </c>
       <c r="G303" t="n">
-        <v>10.3</v>
+        <v>6.0</v>
       </c>
       <c r="H303" t="n">
-        <v>10.4</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="n">
-        <v>45942.0</v>
+        <v>46110.0</v>
       </c>
       <c r="B304" s="1" t="n">
-        <v>45942.9999999537</v>
+        <v>46110.9999999537</v>
       </c>
       <c r="C304" t="n">
-        <v>2.89</v>
+        <v>2.95</v>
       </c>
       <c r="D304" t="n">
-        <v>3.0</v>
+        <v>3.05</v>
       </c>
       <c r="E304" t="n">
-        <v>3.09</v>
+        <v>3.14</v>
       </c>
       <c r="F304" t="n">
-        <v>10.3</v>
+        <v>5.6</v>
       </c>
       <c r="G304" t="n">
-        <v>10.3</v>
+        <v>6.0</v>
       </c>
       <c r="H304" t="n">
-        <v>10.4</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="n">
-        <v>45943.0</v>
+        <v>46111.0</v>
       </c>
       <c r="B305" s="1" t="n">
-        <v>45943.9999999537</v>
+        <v>46111.9999999537</v>
       </c>
       <c r="C305" t="n">
-        <v>2.91</v>
+        <v>2.87</v>
       </c>
       <c r="D305" t="n">
-        <v>3.0</v>
+        <v>3.02</v>
       </c>
       <c r="E305" t="n">
-        <v>3.05</v>
+        <v>3.14</v>
       </c>
       <c r="F305" t="n">
-        <v>10.1</v>
+        <v>5.6</v>
       </c>
       <c r="G305" t="n">
-        <v>10.4</v>
+        <v>5.9</v>
       </c>
       <c r="H305" t="n">
-        <v>10.6</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="n">
-        <v>45944.0</v>
+        <v>46112.0</v>
       </c>
       <c r="B306" s="1" t="n">
-        <v>45944.9999999537</v>
+        <v>46112.9999999537</v>
       </c>
       <c r="C306" t="n">
-        <v>2.86</v>
+        <v>2.98</v>
       </c>
       <c r="D306" t="n">
-        <v>2.99</v>
+        <v>3.06</v>
       </c>
       <c r="E306" t="n">
-        <v>3.05</v>
+        <v>3.1</v>
       </c>
       <c r="F306" t="n">
-        <v>9.8</v>
+        <v>5.6</v>
       </c>
       <c r="G306" t="n">
-        <v>10.1</v>
+        <v>5.9</v>
       </c>
       <c r="H306" t="n">
-        <v>10.3</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="n">
-        <v>45945.0</v>
+        <v>46113.0</v>
       </c>
       <c r="B307" s="1" t="n">
-        <v>45945.9999999537</v>
+        <v>46113.9999999537</v>
       </c>
       <c r="C307" t="n">
-        <v>2.89</v>
+        <v>2.97</v>
       </c>
       <c r="D307" t="n">
-        <v>3.0</v>
+        <v>3.09</v>
       </c>
       <c r="E307" t="n">
-        <v>3.06</v>
+        <v>3.15</v>
       </c>
       <c r="F307" t="n">
-        <v>9.9</v>
+        <v>5.8</v>
       </c>
       <c r="G307" t="n">
-        <v>10.2</v>
+        <v>6.0</v>
       </c>
       <c r="H307" t="n">
-        <v>10.5</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="n">
-        <v>45946.0</v>
+        <v>46114.0</v>
       </c>
       <c r="B308" s="1" t="n">
-        <v>45946.9999999537</v>
+        <v>46114.9999999537</v>
       </c>
       <c r="C308" t="n">
-        <v>2.89</v>
+        <v>2.93</v>
       </c>
       <c r="D308" t="n">
-        <v>2.98</v>
+        <v>3.02</v>
       </c>
       <c r="E308" t="n">
-        <v>3.04</v>
+        <v>3.11</v>
       </c>
       <c r="F308" t="n">
-        <v>9.9</v>
+        <v>5.9</v>
       </c>
       <c r="G308" t="n">
-        <v>10.1</v>
+        <v>6.2</v>
       </c>
       <c r="H308" t="n">
-        <v>10.3</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="n">
-        <v>45947.0</v>
+        <v>46115.0</v>
       </c>
       <c r="B309" s="1" t="n">
-        <v>45947.9999999537</v>
+        <v>46115.9999999537</v>
       </c>
       <c r="C309" t="n">
-        <v>2.88</v>
+        <v>2.95</v>
       </c>
       <c r="D309" t="n">
-        <v>2.97</v>
+        <v>3.01</v>
       </c>
       <c r="E309" t="n">
-        <v>3.02</v>
+        <v>3.08</v>
       </c>
       <c r="F309" t="n">
-        <v>9.9</v>
+        <v>5.9</v>
       </c>
       <c r="G309" t="n">
-        <v>10.1</v>
+        <v>6.3</v>
       </c>
       <c r="H309" t="n">
-        <v>10.3</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="n">
-        <v>45948.0</v>
+        <v>46116.0</v>
       </c>
       <c r="B310" s="1" t="n">
-        <v>45948.9999999537</v>
+        <v>46116.9999999537</v>
       </c>
       <c r="C310" t="n">
-        <v>2.92</v>
+        <v>2.96</v>
       </c>
       <c r="D310" t="n">
-        <v>2.97</v>
+        <v>3.02</v>
       </c>
       <c r="E310" t="n">
-        <v>3.01</v>
+        <v>3.09</v>
       </c>
       <c r="F310" t="n">
-        <v>9.4</v>
+        <v>6.3</v>
       </c>
       <c r="G310" t="n">
-        <v>9.9</v>
+        <v>6.6</v>
       </c>
       <c r="H310" t="n">
-        <v>10.0</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="n">
-        <v>45949.0</v>
+        <v>46117.0</v>
       </c>
       <c r="B311" s="1" t="n">
-        <v>45949.9999999537</v>
+        <v>46117.9999999537</v>
       </c>
       <c r="C311" t="n">
-        <v>2.82</v>
+        <v>2.95</v>
       </c>
       <c r="D311" t="n">
-        <v>2.96</v>
+        <v>3.04</v>
       </c>
       <c r="E311" t="n">
-        <v>3.06</v>
+        <v>3.14</v>
       </c>
       <c r="F311" t="n">
-        <v>9.0</v>
+        <v>6.4</v>
       </c>
       <c r="G311" t="n">
-        <v>9.4</v>
+        <v>7.1</v>
       </c>
       <c r="H311" t="n">
-        <v>9.6</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="n">
-        <v>45950.0</v>
+        <v>46118.0</v>
       </c>
       <c r="B312" s="1" t="n">
-        <v>45950.9999999537</v>
+        <v>46118.9999999537</v>
       </c>
       <c r="C312" t="n">
-        <v>2.76</v>
+        <v>2.98</v>
       </c>
       <c r="D312" t="n">
-        <v>2.88</v>
+        <v>3.08</v>
       </c>
       <c r="E312" t="n">
-        <v>2.96</v>
+        <v>3.15</v>
       </c>
       <c r="F312" t="n">
-        <v>8.9</v>
+        <v>6.9</v>
       </c>
       <c r="G312" t="n">
-        <v>9.4</v>
+        <v>7.2</v>
       </c>
       <c r="H312" t="n">
-        <v>9.8</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="n">
-        <v>45951.0</v>
+        <v>46119.0</v>
       </c>
       <c r="B313" s="1" t="n">
-        <v>45951.9999999537</v>
+        <v>46119.9999999537</v>
       </c>
       <c r="C313" t="n">
-        <v>2.75</v>
+        <v>2.99</v>
       </c>
       <c r="D313" t="n">
-        <v>2.83</v>
+        <v>3.09</v>
       </c>
       <c r="E313" t="n">
-        <v>2.87</v>
+        <v>3.17</v>
       </c>
       <c r="F313" t="n">
-        <v>9.3</v>
+        <v>6.4</v>
       </c>
       <c r="G313" t="n">
-        <v>9.6</v>
+        <v>6.8</v>
       </c>
       <c r="H313" t="n">
-        <v>9.9</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="n">
-        <v>45952.0</v>
+        <v>46120.0</v>
       </c>
       <c r="B314" s="1" t="n">
-        <v>45952.9999999537</v>
+        <v>46120.9999999537</v>
       </c>
       <c r="C314" t="n">
-        <v>2.74</v>
+        <v>3.04</v>
       </c>
       <c r="D314" t="n">
-        <v>2.82</v>
+        <v>3.13</v>
       </c>
       <c r="E314" t="n">
-        <v>2.86</v>
+        <v>3.18</v>
       </c>
       <c r="F314" t="n">
-        <v>9.6</v>
+        <v>6.3</v>
       </c>
       <c r="G314" t="n">
-        <v>9.7</v>
+        <v>6.7</v>
       </c>
       <c r="H314" t="n">
-        <v>9.9</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="n">
-        <v>45953.0</v>
+        <v>46121.0</v>
       </c>
       <c r="B315" s="1" t="n">
-        <v>45953.9999999537</v>
+        <v>46121.9999999537</v>
       </c>
       <c r="C315" t="n">
-        <v>2.63</v>
+        <v>2.96</v>
       </c>
       <c r="D315" t="n">
-        <v>2.74</v>
+        <v>3.09</v>
       </c>
       <c r="E315" t="n">
-        <v>2.84</v>
+        <v>3.17</v>
       </c>
       <c r="F315" t="n">
-        <v>9.6</v>
+        <v>6.2</v>
       </c>
       <c r="G315" t="n">
-        <v>9.8</v>
+        <v>6.6</v>
       </c>
       <c r="H315" t="n">
-        <v>10.1</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="n">
-        <v>45954.0</v>
+        <v>46122.0</v>
       </c>
       <c r="B316" s="1" t="n">
-        <v>45954.9999999537</v>
+        <v>46122.9999999537</v>
       </c>
       <c r="C316" t="n">
-        <v>2.7</v>
+        <v>2.98</v>
       </c>
       <c r="D316" t="n">
-        <v>2.77</v>
+        <v>3.04</v>
       </c>
       <c r="E316" t="n">
-        <v>2.81</v>
+        <v>3.11</v>
       </c>
       <c r="F316" t="n">
-        <v>9.0</v>
+        <v>6.1</v>
       </c>
       <c r="G316" t="n">
-        <v>9.5</v>
+        <v>6.3</v>
       </c>
       <c r="H316" t="n">
-        <v>9.8</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="n">
-        <v>45955.0</v>
+        <v>46123.0</v>
       </c>
       <c r="B317" s="1" t="n">
-        <v>45955.9999999537</v>
+        <v>46123.9999999537</v>
       </c>
       <c r="C317" t="n">
-        <v>2.68</v>
+        <v>2.93</v>
       </c>
       <c r="D317" t="n">
-        <v>2.77</v>
+        <v>3.02</v>
       </c>
       <c r="E317" t="n">
-        <v>2.88</v>
+        <v>3.1</v>
       </c>
       <c r="F317" t="n">
-        <v>8.7</v>
+        <v>6.1</v>
       </c>
       <c r="G317" t="n">
-        <v>9.2</v>
+        <v>6.5</v>
       </c>
       <c r="H317" t="n">
-        <v>9.4</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="n">
-        <v>45956.0</v>
+        <v>46124.0</v>
       </c>
       <c r="B318" s="1" t="n">
-        <v>45956.9999999537</v>
+        <v>46124.9999999537</v>
       </c>
       <c r="C318" t="n">
-        <v>2.7</v>
+        <v>2.91</v>
       </c>
       <c r="D318" t="n">
-        <v>2.77</v>
+        <v>3.01</v>
       </c>
       <c r="E318" t="n">
-        <v>2.84</v>
+        <v>3.08</v>
       </c>
       <c r="F318" t="n">
-        <v>8.8</v>
+        <v>6.4</v>
       </c>
       <c r="G318" t="n">
-        <v>9.2</v>
+        <v>6.6</v>
       </c>
       <c r="H318" t="n">
-        <v>9.4</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="n">
-        <v>45957.0</v>
+        <v>46125.0</v>
       </c>
       <c r="B319" s="1" t="n">
-        <v>45957.9999999537</v>
+        <v>46125.9999999537</v>
       </c>
       <c r="C319" t="n">
-        <v>2.69</v>
+        <v>2.9</v>
       </c>
       <c r="D319" t="n">
-        <v>2.78</v>
+        <v>3.0</v>
       </c>
       <c r="E319" t="n">
-        <v>2.86</v>
+        <v>3.06</v>
       </c>
       <c r="F319" t="n">
-        <v>8.4</v>
+        <v>6.6</v>
       </c>
       <c r="G319" t="n">
-        <v>8.9</v>
+        <v>7.0</v>
       </c>
       <c r="H319" t="n">
-        <v>9.1</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="n">
-        <v>45958.0</v>
+        <v>46126.0</v>
       </c>
       <c r="B320" s="1" t="n">
-        <v>45958.9999999537</v>
+        <v>46126.9999999537</v>
       </c>
       <c r="C320" t="n">
-        <v>2.77</v>
+        <v>2.99</v>
       </c>
       <c r="D320" t="n">
-        <v>2.84</v>
+        <v>3.06</v>
       </c>
       <c r="E320" t="n">
-        <v>2.9</v>
+        <v>3.09</v>
       </c>
       <c r="F320" t="n">
-        <v>8.8</v>
+        <v>6.9</v>
       </c>
       <c r="G320" t="n">
-        <v>9.1</v>
+        <v>7.0</v>
       </c>
       <c r="H320" t="n">
-        <v>9.3</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="n">
-        <v>45959.0</v>
+        <v>46127.0</v>
       </c>
       <c r="B321" s="1" t="n">
-        <v>45959.9999999537</v>
+        <v>46127.9999999537</v>
       </c>
       <c r="C321" t="n">
-        <v>2.74</v>
+        <v>2.97</v>
       </c>
       <c r="D321" t="n">
-        <v>2.87</v>
+        <v>3.09</v>
       </c>
       <c r="E321" t="n">
-        <v>2.94</v>
+        <v>3.14</v>
       </c>
       <c r="F321" t="n">
-        <v>9.1</v>
+        <v>6.9</v>
       </c>
       <c r="G321" t="n">
-        <v>9.4</v>
+        <v>7.2</v>
       </c>
       <c r="H321" t="n">
-        <v>9.6</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="n">
-        <v>45960.0</v>
+        <v>46128.0</v>
       </c>
       <c r="B322" s="1" t="n">
-        <v>45960.9999999537</v>
+        <v>46128.9999999537</v>
       </c>
       <c r="C322" t="n">
-        <v>2.81</v>
+        <v>2.96</v>
       </c>
       <c r="D322" t="n">
-        <v>2.87</v>
+        <v>3.07</v>
       </c>
       <c r="E322" t="n">
-        <v>2.94</v>
+        <v>3.13</v>
       </c>
       <c r="F322" t="n">
-        <v>8.8</v>
+        <v>7.2</v>
       </c>
       <c r="G322" t="n">
-        <v>9.3</v>
+        <v>7.5</v>
       </c>
       <c r="H322" t="n">
-        <v>9.6</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="n">
-        <v>45961.0</v>
+        <v>46129.0</v>
       </c>
       <c r="B323" s="1" t="n">
-        <v>45961.9999999537</v>
+        <v>46129.9999999537</v>
       </c>
       <c r="C323" t="n">
-        <v>2.91</v>
+        <v>3.0</v>
       </c>
       <c r="D323" t="n">
-        <v>2.97</v>
+        <v>3.08</v>
       </c>
       <c r="E323" t="n">
-        <v>3.02</v>
+        <v>3.14</v>
       </c>
       <c r="F323" t="n">
-        <v>8.6</v>
+        <v>7.1</v>
       </c>
       <c r="G323" t="n">
-        <v>9.0</v>
+        <v>7.7</v>
       </c>
       <c r="H323" t="n">
-        <v>9.3</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="n">
-        <v>45962.0</v>
+        <v>46130.0</v>
       </c>
       <c r="B324" s="1" t="n">
-        <v>45962.9999999537</v>
+        <v>46130.9999999537</v>
       </c>
       <c r="C324" t="n">
-        <v>2.81</v>
+        <v>2.92</v>
       </c>
       <c r="D324" t="n">
-        <v>2.91</v>
+        <v>3.03</v>
       </c>
       <c r="E324" t="n">
-        <v>3.0</v>
+        <v>3.14</v>
       </c>
       <c r="F324" t="n">
-        <v>8.7</v>
+        <v>7.2</v>
       </c>
       <c r="G324" t="n">
-        <v>9.1</v>
+        <v>7.8</v>
       </c>
       <c r="H324" t="n">
-        <v>9.2</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="n">
-        <v>45963.0</v>
+        <v>46131.0</v>
       </c>
       <c r="B325" s="1" t="n">
-        <v>45963.9999999537</v>
+        <v>46131.9999999537</v>
       </c>
       <c r="C325" t="n">
-        <v>2.79</v>
+        <v>2.9</v>
       </c>
       <c r="D325" t="n">
-        <v>2.89</v>
+        <v>3.0</v>
       </c>
       <c r="E325" t="n">
-        <v>2.97</v>
+        <v>3.09</v>
       </c>
       <c r="F325" t="n">
-        <v>9.0</v>
+        <v>7.6</v>
       </c>
       <c r="G325" t="n">
-        <v>9.2</v>
+        <v>7.9</v>
       </c>
       <c r="H325" t="n">
-        <v>9.3</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="n">
-        <v>45964.0</v>
+        <v>46132.0</v>
       </c>
       <c r="B326" s="1" t="n">
-        <v>45964.9999999537</v>
+        <v>46132.9999999537</v>
       </c>
       <c r="C326" t="n">
-        <v>2.9</v>
+        <v>2.89</v>
       </c>
       <c r="D326" t="n">
-        <v>2.97</v>
+        <v>3.01</v>
       </c>
       <c r="E326" t="n">
-        <v>3.02</v>
+        <v>3.07</v>
       </c>
       <c r="F326" t="n">
-        <v>8.8</v>
+        <v>7.1</v>
       </c>
       <c r="G326" t="n">
-        <v>9.1</v>
+        <v>7.3</v>
       </c>
       <c r="H326" t="n">
-        <v>9.2</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="n">
-        <v>45965.0</v>
+        <v>46133.0</v>
       </c>
       <c r="B327" s="1" t="n">
-        <v>45965.9999999537</v>
+        <v>46133.9999999537</v>
       </c>
       <c r="C327" t="n">
-        <v>2.93</v>
+        <v>2.98</v>
       </c>
       <c r="D327" t="n">
-        <v>3.03</v>
+        <v>3.06</v>
       </c>
       <c r="E327" t="n">
-        <v>3.07</v>
+        <v>3.1</v>
       </c>
       <c r="F327" t="n">
-        <v>8.5</v>
+        <v>6.7</v>
       </c>
       <c r="G327" t="n">
-        <v>8.9</v>
+        <v>7.1</v>
       </c>
       <c r="H327" t="n">
-        <v>9.1</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="n">
-        <v>45966.0</v>
+        <v>46134.0</v>
       </c>
       <c r="B328" s="1" t="n">
-        <v>45966.9999999537</v>
+        <v>46134.9999999537</v>
       </c>
       <c r="C328" t="n">
-        <v>2.89</v>
+        <v>2.96</v>
       </c>
       <c r="D328" t="n">
-        <v>3.0</v>
+        <v>3.08</v>
       </c>
       <c r="E328" t="n">
-        <v>3.07</v>
+        <v>3.13</v>
       </c>
       <c r="F328" t="n">
-        <v>8.5</v>
+        <v>6.7</v>
       </c>
       <c r="G328" t="n">
-        <v>8.8</v>
+        <v>7.2</v>
       </c>
       <c r="H328" t="n">
-        <v>9.0</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="n">
-        <v>45967.0</v>
+        <v>46135.0</v>
       </c>
       <c r="B329" s="1" t="n">
-        <v>45967.9999999537</v>
+        <v>46135.9999999537</v>
       </c>
       <c r="C329" t="n">
-        <v>2.87</v>
+        <v>2.92</v>
       </c>
       <c r="D329" t="n">
-        <v>2.95</v>
+        <v>3.05</v>
       </c>
       <c r="E329" t="n">
-        <v>3.01</v>
+        <v>3.13</v>
       </c>
       <c r="F329" t="n">
-        <v>8.4</v>
+        <v>7.1</v>
       </c>
       <c r="G329" t="n">
-        <v>8.8</v>
+        <v>7.5</v>
       </c>
       <c r="H329" t="n">
-        <v>9.3</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="n">
-        <v>45968.0</v>
+        <v>46136.0</v>
       </c>
       <c r="B330" s="1" t="n">
-        <v>45968.9999999537</v>
+        <v>46136.9999999537</v>
       </c>
       <c r="C330" t="n">
         <v>2.88</v>
       </c>
       <c r="D330" t="n">
-        <v>2.93</v>
+        <v>3.0</v>
       </c>
       <c r="E330" t="n">
-        <v>2.97</v>
+        <v>3.1</v>
       </c>
       <c r="F330" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="G330" t="n">
+        <v>7.9</v>
+      </c>
+      <c r="H330" t="n">
         <v>8.4</v>
-      </c>
-[...4 lines deleted...]
-        <v>8.9</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="n">
-        <v>45969.0</v>
+        <v>46137.0</v>
       </c>
       <c r="B331" s="1" t="n">
-        <v>45969.9999999537</v>
+        <v>46137.9999999537</v>
       </c>
       <c r="C331" t="n">
-        <v>2.86</v>
+        <v>2.84</v>
       </c>
       <c r="D331" t="n">
-        <v>2.91</v>
+        <v>2.94</v>
       </c>
       <c r="E331" t="n">
-        <v>2.96</v>
+        <v>3.07</v>
       </c>
       <c r="F331" t="n">
-        <v>8.4</v>
+        <v>7.5</v>
       </c>
       <c r="G331" t="n">
-        <v>8.7</v>
+        <v>8.1</v>
       </c>
       <c r="H331" t="n">
-        <v>8.9</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="n">
-        <v>45970.0</v>
+        <v>46138.0</v>
       </c>
       <c r="B332" s="1" t="n">
-        <v>45970.9999999537</v>
+        <v>46138.9999999537</v>
       </c>
       <c r="C332" t="n">
-        <v>2.82</v>
+        <v>2.92</v>
       </c>
       <c r="D332" t="n">
-        <v>2.91</v>
+        <v>3.02</v>
       </c>
       <c r="E332" t="n">
-        <v>2.97</v>
+        <v>3.1</v>
       </c>
       <c r="F332" t="n">
+        <v>7.8</v>
+      </c>
+      <c r="G332" t="n">
+        <v>8.1</v>
+      </c>
+      <c r="H332" t="n">
         <v>8.4</v>
-      </c>
-[...4 lines deleted...]
-        <v>8.9</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="n">
-        <v>45971.0</v>
+        <v>46139.0</v>
       </c>
       <c r="B333" s="1" t="n">
-        <v>45971.9999999537</v>
+        <v>46139.9999999537</v>
       </c>
       <c r="C333" t="n">
-        <v>2.9</v>
+        <v>2.95</v>
       </c>
       <c r="D333" t="n">
-        <v>2.96</v>
+        <v>3.07</v>
       </c>
       <c r="E333" t="n">
-        <v>2.99</v>
+        <v>3.14</v>
       </c>
       <c r="F333" t="n">
-        <v>8.6</v>
+        <v>7.4</v>
       </c>
       <c r="G333" t="n">
-        <v>8.7</v>
+        <v>7.8</v>
       </c>
       <c r="H333" t="n">
-        <v>8.8</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="n">
-        <v>45972.0</v>
+        <v>46140.0</v>
       </c>
       <c r="B334" s="1" t="n">
-        <v>45972.9999999537</v>
+        <v>46140.9999999537</v>
       </c>
       <c r="C334" t="n">
-        <v>2.93</v>
+        <v>2.92</v>
       </c>
       <c r="D334" t="n">
-        <v>2.98</v>
+        <v>3.04</v>
       </c>
       <c r="E334" t="n">
-        <v>3.01</v>
+        <v>3.1</v>
       </c>
       <c r="F334" t="n">
-        <v>8.3</v>
+        <v>7.4</v>
       </c>
       <c r="G334" t="n">
-        <v>8.5</v>
+        <v>8.0</v>
       </c>
       <c r="H334" t="n">
-        <v>8.6</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="n">
-        <v>45973.0</v>
+        <v>46141.0</v>
       </c>
       <c r="B335" s="1" t="n">
-        <v>45973.9999999537</v>
+        <v>46141.9999999537</v>
       </c>
       <c r="C335" t="n">
-        <v>2.93</v>
+        <v>3.0</v>
       </c>
       <c r="D335" t="n">
-        <v>3.0</v>
+        <v>3.09</v>
       </c>
       <c r="E335" t="n">
-        <v>3.03</v>
+        <v>3.13</v>
       </c>
       <c r="F335" t="n">
-        <v>8.0</v>
+        <v>7.5</v>
       </c>
       <c r="G335" t="n">
-        <v>8.3</v>
+        <v>7.9</v>
       </c>
       <c r="H335" t="n">
-        <v>8.5</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="n">
-        <v>45974.0</v>
+        <v>46142.0</v>
       </c>
       <c r="B336" s="1" t="n">
-        <v>45974.9999999537</v>
+        <v>46142.9999999537</v>
       </c>
       <c r="C336" t="n">
-        <v>2.92</v>
+        <v>2.98</v>
       </c>
       <c r="D336" t="n">
-        <v>2.99</v>
+        <v>3.11</v>
       </c>
       <c r="E336" t="n">
-        <v>3.03</v>
+        <v>3.2</v>
       </c>
       <c r="F336" t="n">
-        <v>7.8</v>
+        <v>7.1</v>
       </c>
       <c r="G336" t="n">
-        <v>8.1</v>
+        <v>7.6</v>
       </c>
       <c r="H336" t="n">
-        <v>8.3</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="n">
-        <v>45975.0</v>
+        <v>46143.0</v>
       </c>
       <c r="B337" s="1" t="n">
-        <v>45975.9999999537</v>
+        <v>46143.9999999537</v>
       </c>
       <c r="C337" t="n">
-        <v>2.86</v>
+        <v>2.91</v>
       </c>
       <c r="D337" t="n">
-        <v>2.94</v>
+        <v>3.04</v>
       </c>
       <c r="E337" t="n">
-        <v>3.01</v>
+        <v>3.18</v>
       </c>
       <c r="F337" t="n">
-        <v>7.6</v>
+        <v>7.4</v>
       </c>
       <c r="G337" t="n">
-        <v>7.9</v>
+        <v>8.0</v>
       </c>
       <c r="H337" t="n">
-        <v>8.2</v>
+        <v>8.7</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="n">
-        <v>45976.0</v>
+        <v>46144.0</v>
       </c>
       <c r="B338" s="1" t="n">
-        <v>45976.9999999537</v>
+        <v>46144.9999999537</v>
       </c>
       <c r="C338" t="n">
-        <v>2.85</v>
+        <v>2.66</v>
       </c>
       <c r="D338" t="n">
-        <v>2.91</v>
+        <v>2.93</v>
       </c>
       <c r="E338" t="n">
-        <v>2.96</v>
+        <v>3.15</v>
       </c>
       <c r="F338" t="n">
         <v>7.9</v>
       </c>
       <c r="G338" t="n">
-        <v>8.2</v>
+        <v>8.5</v>
       </c>
       <c r="H338" t="n">
-        <v>8.4</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="n">
-        <v>45977.0</v>
+        <v>46145.0</v>
       </c>
       <c r="B339" s="1" t="n">
-        <v>45977.9999999537</v>
+        <v>46145.9999999537</v>
       </c>
       <c r="C339" t="n">
+        <v>2.55</v>
+      </c>
+      <c r="D339" t="n">
         <v>2.79</v>
       </c>
-      <c r="D339" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E339" t="n">
-        <v>2.94</v>
+        <v>2.99</v>
       </c>
       <c r="F339" t="n">
-        <v>8.2</v>
+        <v>8.3</v>
       </c>
       <c r="G339" t="n">
-        <v>8.4</v>
+        <v>9.0</v>
       </c>
       <c r="H339" t="n">
-        <v>8.6</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="n">
-        <v>45978.0</v>
+        <v>46146.0</v>
       </c>
       <c r="B340" s="1" t="n">
-        <v>45978.9999999537</v>
+        <v>46146.9999999537</v>
       </c>
       <c r="C340" t="n">
-        <v>2.75</v>
+        <v>2.79</v>
       </c>
       <c r="D340" t="n">
-        <v>2.81</v>
+        <v>2.93</v>
       </c>
       <c r="E340" t="n">
-        <v>2.91</v>
+        <v>3.03</v>
       </c>
       <c r="F340" t="n">
-        <v>7.4</v>
+        <v>8.8</v>
       </c>
       <c r="G340" t="n">
-        <v>8.1</v>
+        <v>9.2</v>
       </c>
       <c r="H340" t="n">
-        <v>8.5</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="n">
-        <v>45979.0</v>
+        <v>46147.0</v>
       </c>
       <c r="B341" s="1" t="n">
-        <v>45979.9999999537</v>
+        <v>46147.9999999537</v>
       </c>
       <c r="C341" t="n">
-        <v>2.88</v>
+        <v>2.72</v>
       </c>
       <c r="D341" t="n">
-        <v>2.96</v>
+        <v>2.91</v>
       </c>
       <c r="E341" t="n">
         <v>3.01</v>
       </c>
       <c r="F341" t="n">
-        <v>6.9</v>
+        <v>9.0</v>
       </c>
       <c r="G341" t="n">
-        <v>7.7</v>
+        <v>9.5</v>
       </c>
       <c r="H341" t="n">
-        <v>8.0</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="n">
-        <v>45980.0</v>
+        <v>46148.0</v>
       </c>
       <c r="B342" s="1" t="n">
-        <v>45980.9999999537</v>
+        <v>46148.9999999537</v>
       </c>
       <c r="C342" t="n">
-        <v>2.78</v>
+        <v>2.75</v>
       </c>
       <c r="D342" t="n">
-        <v>2.91</v>
+        <v>2.89</v>
       </c>
       <c r="E342" t="n">
-        <v>2.98</v>
+        <v>2.96</v>
       </c>
       <c r="F342" t="n">
-        <v>6.9</v>
+        <v>9.2</v>
       </c>
       <c r="G342" t="n">
-        <v>7.5</v>
+        <v>9.6</v>
       </c>
       <c r="H342" t="n">
-        <v>7.8</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="n">
-        <v>45981.0</v>
+        <v>46149.0</v>
       </c>
       <c r="B343" s="1" t="n">
-        <v>45981.9999999537</v>
+        <v>46149.9999999537</v>
       </c>
       <c r="C343" t="n">
-        <v>2.84</v>
+        <v>2.87</v>
       </c>
       <c r="D343" t="n">
-        <v>2.88</v>
+        <v>2.94</v>
       </c>
       <c r="E343" t="n">
-        <v>2.94</v>
+        <v>2.99</v>
       </c>
       <c r="F343" t="n">
-        <v>6.7</v>
+        <v>9.2</v>
       </c>
       <c r="G343" t="n">
-        <v>7.4</v>
+        <v>9.5</v>
       </c>
       <c r="H343" t="n">
-        <v>7.7</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="n">
-        <v>45982.0</v>
+        <v>46150.0</v>
       </c>
       <c r="B344" s="1" t="n">
-        <v>45982.9999999537</v>
+        <v>46150.9999999537</v>
       </c>
       <c r="C344" t="n">
-        <v>2.94</v>
+        <v>2.9</v>
       </c>
       <c r="D344" t="n">
-        <v>2.99</v>
+        <v>2.98</v>
       </c>
       <c r="E344" t="n">
-        <v>3.06</v>
+        <v>3.05</v>
       </c>
       <c r="F344" t="n">
-        <v>6.9</v>
+        <v>8.9</v>
       </c>
       <c r="G344" t="n">
-        <v>7.3</v>
+        <v>9.2</v>
       </c>
       <c r="H344" t="n">
-        <v>7.6</v>
+        <v>9.7</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="n">
-        <v>45983.0</v>
+        <v>46151.0</v>
       </c>
       <c r="B345" s="1" t="n">
-        <v>45983.9999999537</v>
+        <v>46151.9999999537</v>
       </c>
       <c r="C345" t="n">
-        <v>2.95</v>
+        <v>2.91</v>
       </c>
       <c r="D345" t="n">
-        <v>3.02</v>
+        <v>3.0</v>
       </c>
       <c r="E345" t="n">
-        <v>3.11</v>
+        <v>3.08</v>
       </c>
       <c r="F345" t="n">
-        <v>6.6</v>
+        <v>8.7</v>
       </c>
       <c r="G345" t="n">
-        <v>7.0</v>
+        <v>9.1</v>
       </c>
       <c r="H345" t="n">
-        <v>7.3</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="n">
-        <v>45984.0</v>
+        <v>46152.0</v>
       </c>
       <c r="B346" s="1" t="n">
-        <v>45984.9999999537</v>
+        <v>46152.9999999537</v>
       </c>
       <c r="C346" t="n">
-        <v>2.78</v>
+        <v>2.5</v>
       </c>
       <c r="D346" t="n">
-        <v>2.93</v>
+        <v>2.86</v>
       </c>
       <c r="E346" t="n">
-        <v>3.05</v>
+        <v>3.06</v>
       </c>
       <c r="F346" t="n">
-        <v>5.9</v>
+        <v>8.5</v>
       </c>
       <c r="G346" t="n">
-        <v>6.8</v>
+        <v>9.1</v>
       </c>
       <c r="H346" t="n">
-        <v>6.9</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="n">
-        <v>45985.0</v>
+        <v>46153.0</v>
       </c>
       <c r="B347" s="1" t="n">
-        <v>45985.9999999537</v>
+        <v>46153.9999999537</v>
       </c>
       <c r="C347" t="n">
-        <v>2.77</v>
+        <v>2.6</v>
       </c>
       <c r="D347" t="n">
-        <v>2.84</v>
+        <v>2.79</v>
       </c>
       <c r="E347" t="n">
-        <v>2.9</v>
+        <v>2.88</v>
       </c>
       <c r="F347" t="n">
-        <v>5.7</v>
+        <v>9.1</v>
       </c>
       <c r="G347" t="n">
-        <v>6.4</v>
+        <v>9.4</v>
       </c>
       <c r="H347" t="n">
-        <v>6.9</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="n">
-        <v>45986.0</v>
+        <v>46154.0</v>
       </c>
       <c r="B348" s="1" t="n">
-        <v>45986.9999999537</v>
+        <v>46154.9999999537</v>
       </c>
       <c r="C348" t="n">
-        <v>2.79</v>
+        <v>2.77</v>
       </c>
       <c r="D348" t="n">
-        <v>2.84</v>
+        <v>2.88</v>
       </c>
       <c r="E348" t="n">
-        <v>2.87</v>
+        <v>2.93</v>
       </c>
       <c r="F348" t="n">
-        <v>6.3</v>
+        <v>8.3</v>
       </c>
       <c r="G348" t="n">
-        <v>6.8</v>
+        <v>8.8</v>
       </c>
       <c r="H348" t="n">
-        <v>7.0</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="n">
-        <v>45987.0</v>
+        <v>46155.0</v>
       </c>
       <c r="B349" s="1" t="n">
-        <v>45987.9999999537</v>
+        <v>46155.9999999537</v>
       </c>
       <c r="C349" t="n">
-        <v>2.86</v>
+        <v>2.73</v>
       </c>
       <c r="D349" t="n">
-        <v>2.92</v>
+        <v>2.84</v>
       </c>
       <c r="E349" t="n">
-        <v>3.01</v>
+        <v>2.96</v>
       </c>
       <c r="F349" t="n">
-        <v>6.3</v>
+        <v>8.2</v>
       </c>
       <c r="G349" t="n">
-        <v>6.7</v>
+        <v>8.5</v>
       </c>
       <c r="H349" t="n">
-        <v>7.0</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="n">
-        <v>45988.0</v>
+        <v>46156.0</v>
       </c>
       <c r="B350" s="1" t="n">
-        <v>45988.9999999537</v>
+        <v>46156.9999999537</v>
       </c>
       <c r="C350" t="n">
-        <v>2.99</v>
+        <v>2.69</v>
       </c>
       <c r="D350" t="n">
-        <v>3.05</v>
+        <v>2.79</v>
       </c>
       <c r="E350" t="n">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
       <c r="F350" t="n">
-        <v>6.1</v>
+        <v>8.3</v>
       </c>
       <c r="G350" t="n">
-        <v>6.7</v>
+        <v>8.5</v>
       </c>
       <c r="H350" t="n">
-        <v>6.9</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="n">
-        <v>45989.0</v>
+        <v>46157.0</v>
       </c>
       <c r="B351" s="1" t="n">
-        <v>45989.9999999537</v>
+        <v>46157.9999999537</v>
       </c>
       <c r="C351" t="n">
-        <v>2.96</v>
+        <v>2.72</v>
       </c>
       <c r="D351" t="n">
-        <v>3.03</v>
+        <v>2.79</v>
       </c>
       <c r="E351" t="n">
-        <v>3.09</v>
+        <v>2.86</v>
       </c>
       <c r="F351" t="n">
-        <v>5.8</v>
+        <v>8.4</v>
       </c>
       <c r="G351" t="n">
-        <v>6.4</v>
+        <v>8.7</v>
       </c>
       <c r="H351" t="n">
-        <v>6.8</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="n">
-        <v>45990.0</v>
+        <v>46158.0</v>
       </c>
       <c r="B352" s="1" t="n">
-        <v>45990.9999999537</v>
+        <v>46158.9999999537</v>
       </c>
       <c r="C352" t="n">
-        <v>2.9</v>
+        <v>2.72</v>
       </c>
       <c r="D352" t="n">
-        <v>2.96</v>
+        <v>2.84</v>
       </c>
       <c r="E352" t="n">
-        <v>3.02</v>
+        <v>2.95</v>
       </c>
       <c r="F352" t="n">
-        <v>6.1</v>
+        <v>8.4</v>
       </c>
       <c r="G352" t="n">
-        <v>6.5</v>
+        <v>8.5</v>
       </c>
       <c r="H352" t="n">
-        <v>6.8</v>
+        <v>8.7</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="n">
-        <v>45991.0</v>
+        <v>46159.0</v>
       </c>
       <c r="B353" s="1" t="n">
-        <v>45991.9999999537</v>
+        <v>46159.9999999537</v>
       </c>
       <c r="C353" t="n">
-        <v>2.84</v>
+        <v>2.81</v>
       </c>
       <c r="D353" t="n">
         <v>2.94</v>
       </c>
       <c r="E353" t="n">
-        <v>3.0</v>
+        <v>3.02</v>
       </c>
       <c r="F353" t="n">
-        <v>6.5</v>
+        <v>8.3</v>
       </c>
       <c r="G353" t="n">
-        <v>6.7</v>
+        <v>8.6</v>
       </c>
       <c r="H353" t="n">
-        <v>6.9</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="n">
-        <v>45992.0</v>
+        <v>46160.0</v>
       </c>
       <c r="B354" s="1" t="n">
-        <v>45992.9999999537</v>
+        <v>46160.9999999537</v>
       </c>
       <c r="C354" t="n">
-        <v>2.93</v>
+        <v>2.73</v>
       </c>
       <c r="D354" t="n">
+        <v>2.96</v>
+      </c>
+      <c r="E354" t="n">
         <v>3.03</v>
       </c>
-      <c r="E354" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F354" t="n">
-        <v>6.4</v>
+        <v>8.4</v>
       </c>
       <c r="G354" t="n">
-        <v>6.6</v>
+        <v>8.8</v>
       </c>
       <c r="H354" t="n">
-        <v>6.8</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="n">
-        <v>45993.0</v>
+        <v>46161.0</v>
       </c>
       <c r="B355" s="1" t="n">
-        <v>45993.9999999537</v>
+        <v>46161.9999999537</v>
       </c>
       <c r="C355" t="n">
         <v>2.9</v>
       </c>
       <c r="D355" t="n">
-        <v>3.0</v>
+        <v>2.99</v>
       </c>
       <c r="E355" t="n">
-        <v>3.08</v>
+        <v>3.04</v>
       </c>
       <c r="F355" t="n">
-        <v>6.1</v>
+        <v>8.6</v>
       </c>
       <c r="G355" t="n">
-        <v>6.4</v>
+        <v>9.1</v>
       </c>
       <c r="H355" t="n">
-        <v>6.7</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="n">
-        <v>45994.0</v>
+        <v>46162.0</v>
       </c>
       <c r="B356" s="1" t="n">
-        <v>45994.9999999537</v>
+        <v>46162.9999999537</v>
       </c>
       <c r="C356" t="n">
-        <v>2.88</v>
+        <v>2.94</v>
       </c>
       <c r="D356" t="n">
-        <v>2.99</v>
+        <v>3.04</v>
       </c>
       <c r="E356" t="n">
-        <v>3.06</v>
+        <v>3.09</v>
       </c>
       <c r="F356" t="n">
-        <v>6.1</v>
+        <v>8.9</v>
       </c>
       <c r="G356" t="n">
-        <v>6.4</v>
+        <v>9.5</v>
       </c>
       <c r="H356" t="n">
-        <v>6.7</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="n">
-        <v>45995.0</v>
+        <v>46163.0</v>
       </c>
       <c r="B357" s="1" t="n">
-        <v>45995.9999999537</v>
+        <v>46163.9999999537</v>
       </c>
       <c r="C357" t="n">
-        <v>2.84</v>
+        <v>3.0</v>
       </c>
       <c r="D357" t="n">
-        <v>2.95</v>
+        <v>3.09</v>
       </c>
       <c r="E357" t="n">
-        <v>3.05</v>
+        <v>3.14</v>
       </c>
       <c r="F357" t="n">
-        <v>6.2</v>
+        <v>9.3</v>
       </c>
       <c r="G357" t="n">
-        <v>6.5</v>
+        <v>9.7</v>
       </c>
       <c r="H357" t="n">
-        <v>6.8</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="n">
-        <v>45996.0</v>
+        <v>46164.0</v>
       </c>
       <c r="B358" s="1" t="n">
-        <v>45996.9999999537</v>
+        <v>46164.9999999537</v>
       </c>
       <c r="C358" t="n">
-        <v>2.91</v>
+        <v>2.98</v>
       </c>
       <c r="D358" t="n">
-        <v>2.94</v>
+        <v>3.09</v>
       </c>
       <c r="E358" t="n">
-        <v>2.97</v>
+        <v>3.17</v>
       </c>
       <c r="F358" t="n">
-        <v>6.3</v>
+        <v>9.2</v>
       </c>
       <c r="G358" t="n">
-        <v>6.7</v>
+        <v>9.7</v>
       </c>
       <c r="H358" t="n">
-        <v>6.9</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="n">
-        <v>45997.0</v>
+        <v>46165.0</v>
       </c>
       <c r="B359" s="1" t="n">
-        <v>45997.9999999537</v>
+        <v>46165.9999999537</v>
       </c>
       <c r="C359" t="n">
-        <v>2.86</v>
+        <v>2.92</v>
       </c>
       <c r="D359" t="n">
-        <v>2.94</v>
+        <v>3.03</v>
       </c>
       <c r="E359" t="n">
-        <v>3.02</v>
+        <v>3.17</v>
       </c>
       <c r="F359" t="n">
-        <v>6.4</v>
+        <v>9.4</v>
       </c>
       <c r="G359" t="n">
-        <v>6.7</v>
+        <v>10.0</v>
       </c>
       <c r="H359" t="n">
-        <v>6.8</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="n">
-        <v>45998.0</v>
+        <v>46166.0</v>
       </c>
       <c r="B360" s="1" t="n">
-        <v>45998.9999999537</v>
+        <v>46166.9999999537</v>
       </c>
       <c r="C360" t="n">
-        <v>2.88</v>
+        <v>2.67</v>
       </c>
       <c r="D360" t="n">
-        <v>2.95</v>
+        <v>2.94</v>
       </c>
       <c r="E360" t="n">
-        <v>3.01</v>
+        <v>3.17</v>
       </c>
       <c r="F360" t="n">
-        <v>6.1</v>
+        <v>9.8</v>
       </c>
       <c r="G360" t="n">
-        <v>6.7</v>
+        <v>10.4</v>
       </c>
       <c r="H360" t="n">
-        <v>6.9</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="n">
-        <v>45999.0</v>
+        <v>46167.0</v>
       </c>
       <c r="B361" s="1" t="n">
-        <v>45999.9999999537</v>
+        <v>46167.9999999537</v>
       </c>
       <c r="C361" t="n">
-        <v>2.96</v>
+        <v>2.87</v>
       </c>
       <c r="D361" t="n">
-        <v>3.01</v>
+        <v>3.02</v>
       </c>
       <c r="E361" t="n">
-        <v>3.05</v>
+        <v>3.17</v>
       </c>
       <c r="F361" t="n">
-        <v>6.6</v>
+        <v>10.4</v>
       </c>
       <c r="G361" t="n">
-        <v>6.8</v>
+        <v>10.7</v>
       </c>
       <c r="H361" t="n">
-        <v>7.1</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="n">
-        <v>46000.0</v>
+        <v>46168.0</v>
       </c>
       <c r="B362" s="1" t="n">
-        <v>46000.9999999537</v>
+        <v>46168.9999999537</v>
       </c>
       <c r="C362" t="n">
-        <v>2.93</v>
+        <v>2.85</v>
       </c>
       <c r="D362" t="n">
-        <v>3.03</v>
+        <v>3.06</v>
       </c>
       <c r="E362" t="n">
-        <v>3.07</v>
+        <v>3.17</v>
       </c>
       <c r="F362" t="n">
-        <v>6.9</v>
+        <v>10.3</v>
       </c>
       <c r="G362" t="n">
-        <v>7.0</v>
+        <v>10.9</v>
       </c>
       <c r="H362" t="n">
-        <v>7.8</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="n">
-        <v>46001.0</v>
+        <v>46169.0</v>
       </c>
       <c r="B363" s="1" t="n">
-        <v>46001.9999999537</v>
+        <v>46169.9999999537</v>
       </c>
       <c r="C363" t="n">
+        <v>2.82</v>
+      </c>
+      <c r="D363" t="n">
         <v>2.98</v>
       </c>
-      <c r="D363" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E363" t="n">
-        <v>3.07</v>
+        <v>3.09</v>
       </c>
       <c r="F363" t="n">
-        <v>6.1</v>
+        <v>10.4</v>
       </c>
       <c r="G363" t="n">
-        <v>6.8</v>
+        <v>11.0</v>
       </c>
       <c r="H363" t="n">
-        <v>7.1</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="n">
-        <v>46002.0</v>
+        <v>46170.0</v>
       </c>
       <c r="B364" s="1" t="n">
-        <v>46002.9999999537</v>
+        <v>46170.9999999537</v>
       </c>
       <c r="C364" t="n">
-        <v>3.0</v>
+        <v>2.9</v>
       </c>
       <c r="D364" t="n">
+        <v>2.98</v>
+      </c>
+      <c r="E364" t="n">
         <v>3.07</v>
       </c>
-      <c r="E364" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F364" t="n">
-        <v>6.5</v>
+        <v>10.2</v>
       </c>
       <c r="G364" t="n">
-        <v>6.9</v>
+        <v>10.6</v>
       </c>
       <c r="H364" t="n">
-        <v>7.1</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="n">
-        <v>46003.0</v>
+        <v>46171.0</v>
       </c>
       <c r="B365" s="1" t="n">
-        <v>46003.9999999537</v>
+        <v>46171.9999999537</v>
       </c>
       <c r="C365" t="n">
-        <v>3.02</v>
+        <v>2.91</v>
       </c>
       <c r="D365" t="n">
-        <v>3.09</v>
+        <v>3.04</v>
       </c>
       <c r="E365" t="n">
         <v>3.11</v>
       </c>
       <c r="F365" t="n">
-        <v>5.9</v>
+        <v>9.8</v>
       </c>
       <c r="G365" t="n">
-        <v>6.3</v>
+        <v>10.4</v>
       </c>
       <c r="H365" t="n">
-        <v>6.8</v>
+        <v>11.1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>